--- v1 (2026-04-17)
+++ v2 (2026-07-21)
@@ -832,51 +832,51 @@
           <t>2025-09-21 10:00</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Alvin Tie Shiew Shyang / RONAN KING YUENT</t>
+          <t>Alvin Tie Shiew Shyang / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>CHEW CHEE KEONG  / Low Hsien Kung</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>2025-09-21 10:20</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
@@ -1084,51 +1084,51 @@
           <t>2025-09-21 10:20</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t xml:space="preserve">Teh LK / Quah Jia Sheng </t>
+          <t xml:space="preserve">LKTeh  / Quah Jia Sheng </t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>MUHAMMAD ZHAHIN IELYAS BIN KAMARUL ZAMAN / Muhammad Zhahirul Daniel Bin Kamarul Zaman</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>2025-09-21 10:20</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
@@ -1504,51 +1504,51 @@
           <t>2025-09-21 10:40</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Alvin Tie Shiew Shyang / RONAN KING YUENT</t>
+          <t>Alvin Tie Shiew Shyang / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>PHUNG LI HANG / LAI CHENG HANG</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>2025-09-21 11:00</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
@@ -1593,51 +1593,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Gareth Lim Hao Zhe / Lim tien yee</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t xml:space="preserve">Teh LK / Quah Jia Sheng </t>
+          <t xml:space="preserve">LKTeh  / Quah Jia Sheng </t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>2025-09-21 11:00</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
@@ -1761,51 +1761,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>XK / Jayden Tham</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t xml:space="preserve">Teh LK / Quah Jia Sheng </t>
+          <t xml:space="preserve">LKTeh  / Quah Jia Sheng </t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>2025-09-21 11:20</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
@@ -1840,51 +1840,51 @@
           <t>2025-09-21 11:20</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Alvin Tie Shiew Shyang / RONAN KING YUENT</t>
+          <t>Alvin Tie Shiew Shyang / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Aaron woon yih luen  / Chan Hoven</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>2025-09-21 11:40</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
@@ -2260,51 +2260,51 @@
           <t>2025-09-21 12:00</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t xml:space="preserve">Teh LK / Quah Jia Sheng </t>
+          <t xml:space="preserve">LKTeh  / Quah Jia Sheng </t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Foo Mun Joon / LUI JUN</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>2025-09-21 12:00</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
@@ -2475,51 +2475,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>David Heng Kim Swee / Zheng Yang Heng</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t xml:space="preserve">Teh LK / Quah Jia Sheng </t>
+          <t xml:space="preserve">LKTeh  / Quah Jia Sheng </t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>2025-09-21 12:20</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
@@ -3058,51 +3058,51 @@
           <t>2025-09-21 14:20</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>MUHAMMAD ZAKIR BIN ABDUL NASIR / 芝有沙</t>
+          <t>MUHAMMAD ZAKIR BIN ABDUL NASIR / Arisa Shiba</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t xml:space="preserve">Ivan Tan Zheng Hong / Aoi Takeda </t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>2025-09-21 14:20</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
@@ -3394,51 +3394,51 @@
           <t>2025-09-21 14:40</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>MUHAMMAD ZAKIR BIN ABDUL NASIR / 芝有沙</t>
+          <t>MUHAMMAD ZAKIR BIN ABDUL NASIR / Arisa Shiba</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>Alvin Tie Shiew Shyang / Lee Zi Thung</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>2025-09-21 14:40</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
@@ -4617,51 +4617,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t xml:space="preserve">CHAN KAH JUN / NG WERN EIK </t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>MUHAMMAD ZAKIR BIN ABDUL NASIR / 芝有沙</t>
+          <t>MUHAMMAD ZAKIR BIN ABDUL NASIR / Arisa Shiba</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>2025-09-21 16:00</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
@@ -4827,51 +4827,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t xml:space="preserve">CHEN ZHI NENG / Liang Kai Qi </t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>MUHAMMAD ZAKIR BIN ABDUL NASIR / 芝有沙</t>
+          <t>MUHAMMAD ZAKIR BIN ABDUL NASIR / Arisa Shiba</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>2025-09-21 16:40</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">