--- v2 (2026-07-21)
+++ v3 (2026-09-05)
@@ -832,51 +832,51 @@
           <t>2025-09-21 10:00</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Alvin Tie Shiew Shyang / RONAN SHIMABUKURO</t>
+          <t>Alvin Tie Shiew Shyang / RONAN KING</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>CHEW CHEE KEONG  / Low Hsien Kung</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>2025-09-21 10:20</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
@@ -1084,51 +1084,51 @@
           <t>2025-09-21 10:20</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t xml:space="preserve">LKTeh  / Quah Jia Sheng </t>
+          <t xml:space="preserve">Felix T / Quah Jia Sheng </t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>MUHAMMAD ZHAHIN IELYAS BIN KAMARUL ZAMAN / Muhammad Zhahirul Daniel Bin Kamarul Zaman</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>2025-09-21 10:20</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
@@ -1504,51 +1504,51 @@
           <t>2025-09-21 10:40</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Alvin Tie Shiew Shyang / RONAN SHIMABUKURO</t>
+          <t>Alvin Tie Shiew Shyang / RONAN KING</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>PHUNG LI HANG / LAI CHENG HANG</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>2025-09-21 11:00</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
@@ -1593,51 +1593,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Gareth Lim Hao Zhe / Lim tien yee</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t xml:space="preserve">LKTeh  / Quah Jia Sheng </t>
+          <t xml:space="preserve">Felix T / Quah Jia Sheng </t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>2025-09-21 11:00</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
@@ -1761,51 +1761,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>XK / Jayden Tham</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t xml:space="preserve">LKTeh  / Quah Jia Sheng </t>
+          <t xml:space="preserve">Felix T / Quah Jia Sheng </t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>2025-09-21 11:20</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
@@ -1840,51 +1840,51 @@
           <t>2025-09-21 11:20</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Alvin Tie Shiew Shyang / RONAN SHIMABUKURO</t>
+          <t>Alvin Tie Shiew Shyang / RONAN KING</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Aaron woon yih luen  / Chan Hoven</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>2025-09-21 11:40</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
@@ -2260,51 +2260,51 @@
           <t>2025-09-21 12:00</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t xml:space="preserve">LKTeh  / Quah Jia Sheng </t>
+          <t xml:space="preserve">Felix T / Quah Jia Sheng </t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Foo Mun Joon / LUI JUN</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>2025-09-21 12:00</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
@@ -2475,51 +2475,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>David Heng Kim Swee / Zheng Yang Heng</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t xml:space="preserve">LKTeh  / Quah Jia Sheng </t>
+          <t xml:space="preserve">Felix T / Quah Jia Sheng </t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>2025-09-21 12:20</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">