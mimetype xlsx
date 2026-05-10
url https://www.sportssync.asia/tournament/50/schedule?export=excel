--- v0 (2025-11-26)
+++ v1 (2026-05-10)
@@ -790,51 +790,51 @@
           <t>2025-11-08 09:00</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Zayn</t>
+          <t>Rinachelle Dieh Ling Teck / Zayn wong</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>Joline Tee Qianling / Tristan Lim</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>2025-11-08 09:00</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Court A4</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
@@ -1168,51 +1168,51 @@
           <t>2025-11-08 09:15</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Court A4</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Zayn</t>
+          <t>Rinachelle Dieh Ling Teck / Zayn wong</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t xml:space="preserve">Muhammad Firdhaus bin Che Hassan / Jannatul-Ashikin Binti Badarudin </t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>2025-11-08 09:30</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
@@ -1798,51 +1798,51 @@
           <t>2025-11-08 09:45</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Zayn</t>
+          <t>Rinachelle Dieh Ling Teck / Zayn wong</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Keith Hor / Zoey Hui</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>2025-11-08 09:45</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Court A4</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
@@ -2176,51 +2176,51 @@
           <t>2025-11-08 10:00</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Court A4</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Zayn</t>
+          <t>Rinachelle Dieh Ling Teck / Zayn wong</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t xml:space="preserve">Wong Seng Yip / TAN SIEW TIENG </t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>2025-11-08 10:15</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
@@ -2470,51 +2470,51 @@
           <t>2025-11-08 10:30</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Zayn</t>
+          <t>Rinachelle Dieh Ling Teck / Zayn wong</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>LOW KEAN LIM / Koh Boon Eng</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>2025-11-08 10:30</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Court A4</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
@@ -2853,51 +2853,51 @@
           <t>Court A2</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>Tee Chee Xiang / Judith Lim Jia Ying</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Zayn</t>
+          <t>Rinachelle Dieh Ling Teck / Zayn wong</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>2025-11-08 11:00</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
@@ -5247,51 +5247,51 @@
           <t>Court B3</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>MOHD THABRANI BIN MARWAN / Yau Ye Song</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>TANG JIA YAO / FAN KING SXING</t>
+          <t>TANG JIA YAO / Louis FAN</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>2025-11-08 13:00</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
@@ -5415,51 +5415,51 @@
           <t>Court B3</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>Lee Chin Yeow / Jarryl Liew Meng Yee</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>TANG JIA YAO / FAN KING SXING</t>
+          <t>TANG JIA YAO / Louis FAN</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>2025-11-08 13:15</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
@@ -5583,51 +5583,51 @@
           <t>Court B3</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>chet vin / FOO TIANG KIM</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>TANG JIA YAO / FAN KING SXING</t>
+          <t>TANG JIA YAO / Louis FAN</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>2025-11-08 13:30</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
@@ -5914,51 +5914,51 @@
           <t>2025-11-08 14:00</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>TANG JIA YAO / FAN KING SXING</t>
+          <t>TANG JIA YAO / Louis FAN</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
           <t>Brian Mok Herng Yhue / Foo Hsien Loong</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>2025-11-08 14:00</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
@@ -6124,51 +6124,51 @@
           <t>2025-11-08 14:15</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>TANG JIA YAO / FAN KING SXING</t>
+          <t>TANG JIA YAO / Louis FAN</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t>Chow chee leng / Tan Jun Hong</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>2025-11-08 14:30</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
@@ -6250,51 +6250,51 @@
           <t>2025-11-08 14:45</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Bosco / Justin Wong</t>
+          <t>Ian Chang / Justin</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
           <t>TAN ZHANG LU / Si Kee Chuen</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>2025-11-08 14:45</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
@@ -7258,51 +7258,51 @@
           <t>2025-11-08 15:30</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>Bosco / Justin Wong</t>
+          <t>Ian Chang / Justin</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
           <t>Eymeerul Eyman Bin Emeel Rizal / Emeel Rizal Bin Mohd Nordin</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>2025-11-08 15:30</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
@@ -8266,51 +8266,51 @@
           <t>2025-11-08 16:15</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>Bosco / Justin Wong</t>
+          <t>Ian Chang / Justin</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
           <t>Muhammad Hazmal bin Ab Hamid / Hazril bin Ab Hamid</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>2025-11-08 16:15</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
@@ -9274,51 +9274,51 @@
           <t>2025-11-08 17:00</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>Bosco / Justin Wong</t>
+          <t>Ian Chang / Justin</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
           <t>Farhad Abdul rahim / Faizal Afizi Bin Rusly</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>2025-11-08 17:00</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
@@ -10282,51 +10282,51 @@
           <t>2025-11-08 17:45</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>Bosco / Justin Wong</t>
+          <t>Ian Chang / Justin</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
           <t xml:space="preserve">Tey Wee Tiong / Tee Wai Loon </t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>2025-11-08 17:45</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
@@ -11715,51 +11715,51 @@
           <t>Court B3</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
           <t>Norfaeeza binti muhamad pauzi / Ahmad Shukry Sahil</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Zayn</t>
+          <t>Rinachelle Dieh Ling Teck / Zayn wong</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
           <t>2025-11-09 09:00</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
@@ -12340,51 +12340,51 @@
           <t>2025-11-09 10:00</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Zayn</t>
+          <t>Rinachelle Dieh Ling Teck / Zayn wong</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
           <t>Aziizul Hakiim Bin Mohd Zalahudin / LAM KAR MAN</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
           <t>2025-11-09 10:45</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
@@ -12681,51 +12681,51 @@
           <t>Court B3</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
           <t>Vincent ong York khoon / Siow Yong Xin</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Zayn</t>
+          <t>Rinachelle Dieh Ling Teck / Zayn wong</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
           <t>2025-11-09 14:30</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">