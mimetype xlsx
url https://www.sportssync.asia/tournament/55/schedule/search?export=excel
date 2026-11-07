--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -1005,51 +1005,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Alaynna / Zoe Kee Chung Sze</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>ELLY CHOO / Krou</t>
+          <t>Elly Choo / Krou</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>2025-10-26 09:30</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
@@ -1257,51 +1257,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t xml:space="preserve">Chiang yee tung / Mandaa </t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>ELLY CHOO / Krou</t>
+          <t>Elly Choo / Krou</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>2025-10-26 09:45</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
@@ -1840,51 +1840,51 @@
           <t>2025-10-26 10:15</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>ELLY CHOO / Krou</t>
+          <t>Elly Choo / Krou</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Megan Layla Foo / Serena Gan</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>2025-10-26 10:30</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
@@ -2596,98 +2596,98 @@
           <t>2025-10-26 13:15</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Alaynna / [Leapmotor] Cheong Man Kin</t>
+          <t>Alaynna / Cheong Man Kin</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>PHUNG LI HANG / Avril Foong Yuet Cheng</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>2025-10-26 13:15</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>Voon Suwen / Khaw Wei Huan</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phuah Hua Keng / Low Xing Ping </t>
+          <t xml:space="preserve">Phuah Hua Keng / Tira </t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>2025-10-26 13:15</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
@@ -3273,51 +3273,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>SunSun / K T</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Alaynna / [Leapmotor] Cheong Man Kin</t>
+          <t>Alaynna / Cheong Man Kin</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>2025-10-26 14:00</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
@@ -3394,51 +3394,51 @@
           <t>2025-10-26 14:00</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phuah Hua Keng / Low Xing Ping </t>
+          <t xml:space="preserve">Phuah Hua Keng / Tira </t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>Tan Yao Yang / Lee Kar Yee</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>2025-10-26 14:00</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
@@ -3525,51 +3525,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>Mohammad safarisham kelvin / Lim Mun Fen</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Alaynna / [Leapmotor] Cheong Man Kin</t>
+          <t>Alaynna / Cheong Man Kin</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>2025-10-26 14:15</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
@@ -3903,51 +3903,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>Liang Kai Qi  / CHEN ZHI NENG</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phuah Hua Keng / Low Xing Ping </t>
+          <t xml:space="preserve">Phuah Hua Keng / Tira </t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>2025-10-26 14:30</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
@@ -4155,51 +4155,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>Jolis Tan Hwee Wun / Linus Teng</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Alaynna / [Leapmotor] Cheong Man Kin</t>
+          <t>Alaynna / Cheong Man Kin</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>2025-10-26 14:45</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
@@ -4323,51 +4323,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t xml:space="preserve">Alice Chan / Benjamin Choong Myi Yang </t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Alaynna / [Leapmotor] Cheong Man Kin</t>
+          <t>Alaynna / Cheong Man Kin</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>2025-10-26 15:15</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">