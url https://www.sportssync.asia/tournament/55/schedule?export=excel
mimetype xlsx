--- v0 (2025-11-04)
+++ v1 (2026-06-29)
@@ -543,88 +543,88 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Hia Lee Ann Christine / Maria Delia Lau "Jing"</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>SunSun / TAN PEI YIN</t>
+          <t>SunSun / Peiyin23</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>2025-10-26 09:00</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Liaw Pei Yean / Anette Enriquez</t>
+          <t>Xiao Ye / Anette Enriquez</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Tan Yee Wen / Lok Teng Yan</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>2025-10-26 09:00</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
@@ -664,51 +664,51 @@
           <t>2025-10-26 09:00</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Kong Jia Min / Lim Shieh lee</t>
+          <t>Jaymaine / Lim Shieh lee</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Rachel lee shien may  / Ng Shu Wain</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>2025-10-26 09:00</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
@@ -790,98 +790,98 @@
           <t>2025-10-26 09:15</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>lim pek en / ALICE CHAN AI TING</t>
+          <t>lim pek en / Alice Chan</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>SunSun / TAN PEI YIN</t>
+          <t>SunSun / Peiyin23</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>2025-10-26 09:15</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Hia Lee Ann Christine / Maria Delia Lau "Jing"</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>Liaw Pei Yean / Anette Enriquez</t>
+          <t>Xiao Ye / Anette Enriquez</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>2025-10-26 09:15</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
@@ -921,51 +921,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Michelle Chee Hui Shan / Phua Shu Wen</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>Kong Jia Min / Lim Shieh lee</t>
+          <t>Jaymaine / Lim Shieh lee</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>2025-10-26 09:15</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
@@ -1042,98 +1042,98 @@
           <t>2025-10-26 09:30</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>lim pek en / ALICE CHAN AI TING</t>
+          <t>lim pek en / Alice Chan</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>Tan Yee Wen / Lok Teng Yan</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>2025-10-26 09:30</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>SunSun / TAN PEI YIN</t>
+          <t>SunSun / Peiyin23</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>Liaw Pei Yean / Anette Enriquez</t>
+          <t>Xiao Ye / Anette Enriquez</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>2025-10-26 09:30</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
@@ -1173,51 +1173,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>nur khalidah aqilah binti sheikh omar / Siti Roziana Kaha</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Kong Jia Min / Lim Shieh lee</t>
+          <t>Jaymaine / Lim Shieh lee</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>2025-10-26 09:30</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
@@ -1294,56 +1294,56 @@
           <t>2025-10-26 09:45</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>lim pek en / ALICE CHAN AI TING</t>
+          <t>lim pek en / Alice Chan</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Liaw Pei Yean / Anette Enriquez</t>
+          <t>Xiao Ye / Anette Enriquez</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>2025-10-26 09:45</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
@@ -1383,51 +1383,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Lee Kar Yee / Jolynn Wong</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>Kong Jia Min / Lim Shieh lee</t>
+          <t>Jaymaine / Lim Shieh lee</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>2025-10-26 09:45</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
@@ -1546,98 +1546,98 @@
           <t>2025-10-26 10:00</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>lim pek en / ALICE CHAN AI TING</t>
+          <t>lim pek en / Alice Chan</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Hia Lee Ann Christine / Maria Delia Lau "Jing"</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>2025-10-26 10:00</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Tan Yee Wen / Lok Teng Yan</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>SunSun / TAN PEI YIN</t>
+          <t>SunSun / Peiyin23</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>2025-10-26 10:00</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
@@ -1882,51 +1882,51 @@
           <t>2025-10-26 10:30</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>lim pek en / ALICE CHAN AI TING</t>
+          <t>lim pek en / Alice Chan</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t xml:space="preserve">Chiang yee tung / Mandaa </t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>2025-10-26 10:30</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
@@ -1966,135 +1966,135 @@
           <t>2025-10-26 10:30</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Kong Jia Min / Lim Shieh lee</t>
+          <t>Jaymaine / Lim Shieh lee</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>HIEW MEY SAN / Marilyn Wong Pui Yee</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>2025-10-26 10:30</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Megan Layla Foo / Serena Gan</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>Liaw Pei Yean / Anette Enriquez</t>
+          <t>Xiao Ye / Anette Enriquez</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>2025-10-26 11:00</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Kong Jia Min / Lim Shieh lee</t>
+          <t>Jaymaine / Lim Shieh lee</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Megan Layla Foo / Serena Gan</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>2025-10-26 11:00</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
@@ -2139,51 +2139,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>Lee Kar Yee / Jolynn Wong</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Kong Jia Min / Lim Shieh lee</t>
+          <t>Jaymaine / Lim Shieh lee</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>2025-10-26 11:30</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
@@ -2302,51 +2302,51 @@
           <t>2025-10-26 13:00</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>LOKE KAH YOONG / Goh nai qiang</t>
+          <t>BaoBao / Goh nai qiang</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>Chu chin kang / Nurul Asyiqin Binti Jaafar Zahri</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>2025-10-26 13:00</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
@@ -2391,51 +2391,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t xml:space="preserve">Megan Layla Foo / Marc Arul Weissmann </t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>NG TER SERN / TAN PEI YIN</t>
+          <t>NG TER SERN / Peiyin23</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>2025-10-26 13:00</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
@@ -2470,51 +2470,51 @@
           <t>2025-10-26 13:15</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALICE CHAN AI TING / Benjamin Choong Myi Yang </t>
+          <t xml:space="preserve">Alice Chan / Benjamin Choong Myi Yang </t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Ong Sue Li / Siew Kar Ho</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>2025-10-26 13:15</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
@@ -2722,51 +2722,51 @@
           <t>2025-10-26 13:30</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALICE CHAN AI TING / Benjamin Choong Myi Yang </t>
+          <t xml:space="preserve">Alice Chan / Benjamin Choong Myi Yang </t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>LIM ZE YOUNG / lim pek en</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>2025-10-26 13:30</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
@@ -2806,51 +2806,51 @@
           <t>2025-10-26 13:30</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Lim Kah Hui / Lynn Wang</t>
+          <t>Lim Kah Hui / Lynn</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Jolis Tan Hwee Wun / Linus Teng</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>2025-10-26 13:30</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
@@ -2937,88 +2937,88 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>Zechary chee / Chong Yi Thong</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Wallace Low  / DORIS LIM</t>
+          <t>Wallace Low  / Doris Lim</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>2025-10-26 13:45</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>LOKE KAH YOONG / Goh nai qiang</t>
+          <t>BaoBao / Goh nai qiang</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t xml:space="preserve">Khor Jia Chun / Jacy Chen </t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>2025-10-26 13:45</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
@@ -3189,51 +3189,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>KINO T / Jolynn Wong</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Wallace Low  / DORIS LIM</t>
+          <t>Wallace Low  / Doris Lim</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>2025-10-26 14:00</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
@@ -3310,56 +3310,56 @@
           <t>2025-10-26 14:00</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>NG TER SERN / TAN PEI YIN</t>
+          <t>NG TER SERN / Peiyin23</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Lim Kah Hui / Lynn Wang</t>
+          <t>Lim Kah Hui / Lynn</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>2025-10-26 14:00</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
@@ -3478,51 +3478,51 @@
           <t>2025-10-26 14:15</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>LOKE KAH YOONG / Goh nai qiang</t>
+          <t>BaoBao / Goh nai qiang</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>NGU HUEY WEN / RONAN KING YUENT</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>2025-10-26 14:15</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
@@ -3567,51 +3567,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t xml:space="preserve">Megan Layla Foo / Marc Arul Weissmann </t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Lim Kah Hui / Lynn Wang</t>
+          <t>Lim Kah Hui / Lynn</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>2025-10-26 14:15</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
@@ -3819,51 +3819,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>Jolis Tan Hwee Wun / Linus Teng</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>NG TER SERN / TAN PEI YIN</t>
+          <t>NG TER SERN / Peiyin23</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>2025-10-26 14:30</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
@@ -3940,140 +3940,140 @@
           <t>2025-10-26 14:30</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Wallace Low  / DORIS LIM</t>
+          <t>Wallace Low  / Doris Lim</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>Liew Kai Wen / Adrian Ng Chen Yip</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>2025-10-26 14:45</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t xml:space="preserve">Ivan Tan Zheng Hong / Aoi Takeda </t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>LOKE KAH YOONG / Goh nai qiang</t>
+          <t>BaoBao / Goh nai qiang</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>2025-10-26 14:45</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>PHUNG LI HANG / Avril Foong Yuet Cheng</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>Lim Kah Hui / Lynn Wang</t>
+          <t>Lim Kah Hui / Lynn</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>2025-10-26 14:45</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
@@ -4108,51 +4108,51 @@
           <t>2025-10-26 14:45</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALICE CHAN AI TING / Benjamin Choong Myi Yang </t>
+          <t xml:space="preserve">Alice Chan / Benjamin Choong Myi Yang </t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>KINO T / Jolynn Wong</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>2025-10-26 14:45</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
@@ -4318,51 +4318,51 @@
           <t>2025-10-26 15:15</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALICE CHAN AI TING / Benjamin Choong Myi Yang </t>
+          <t xml:space="preserve">Alice Chan / Benjamin Choong Myi Yang </t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t xml:space="preserve">Alaynna / Cheong Man kin </t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>2025-10-26 15:15</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
@@ -4407,261 +4407,261 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>chet vin / Kong Li-Ann</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>LOKE KAH YOONG / Goh nai qiang</t>
+          <t>BaoBao / Goh nai qiang</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>2025-10-26 15:15</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Lim Kah Hui / Lynn Wang</t>
+          <t>Lim Kah Hui / Lynn</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>LIM ZE YOUNG / lim pek en</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>2025-10-26 15:45</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALICE CHAN AI TING / Benjamin Choong Myi Yang </t>
+          <t xml:space="preserve">Alice Chan / Benjamin Choong Myi Yang </t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>LOW JUN HONG / kerk jie yi</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>2025-10-26 15:45</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>LOKE KAH YOONG / Goh nai qiang</t>
+          <t>BaoBao / Goh nai qiang</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Lim Kah Hui / Lynn Wang</t>
+          <t>Lim Kah Hui / Lynn</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>2025-10-26 16:15</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALICE CHAN AI TING / Benjamin Choong Myi Yang </t>
+          <t xml:space="preserve">Alice Chan / Benjamin Choong Myi Yang </t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>LOKE KAH YOONG / Goh nai qiang</t>
+          <t>BaoBao / Goh nai qiang</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>2025-10-26 16:15</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>LOW JUN HONG / kerk jie yi</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Lim Kah Hui / Lynn Wang</t>
+          <t>Lim Kah Hui / Lynn</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>2025-10-26 17:00</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">