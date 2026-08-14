--- v0 (2026-05-18)
+++ v1 (2026-08-14)
@@ -4575,51 +4575,51 @@
           <t>Court 9</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t xml:space="preserve">Toh Guan Hern / Ching Dan Yang </t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>law yong ying / Tan Pheng Han</t>
+          <t>lawyongying / Tan Pheng Han</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>2025-10-03 12:20</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
@@ -5163,51 +5163,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>Teh Shih Hung / YEAP PEI SEE</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>law yong ying / Tan Pheng Han</t>
+          <t>lawyongying / Tan Pheng Han</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>2025-10-03 12:40</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
@@ -5578,51 +5578,51 @@
           <t>2025-10-03 13:00</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>law yong ying / Tan Pheng Han</t>
+          <t>lawyongying / Tan Pheng Han</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>Tan Jen Ney / WHAN BEN CHIN</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>2025-10-03 13:20</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
@@ -5872,51 +5872,51 @@
           <t>2025-10-03 13:20</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>law yong ying / Tan Pheng Han</t>
+          <t>lawyongying / Tan Pheng Han</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t>Tan Yoesen / Chu Jia Hui</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>2025-10-03 13:40</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
@@ -7977,51 +7977,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
           <t>Soong Kah Chung  / Chin Zhi Yan</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>law yong ying / Tan Pheng Han</t>
+          <t>lawyongying / Tan Pheng Han</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>2025-10-03 15:40</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
@@ -8901,88 +8901,88 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
           <t>Kai Fen Yi / Willy Chung</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>Ivan Ng Tien Yuen / JU BRIGHT</t>
+          <t>Ivan Ng Tien Yuen / [AJAK x PIQ] Ju Bright</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>2025-10-03 16:40</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>Ooi Zhi Ling / Ryan Khoo Kye Ern</t>
+          <t>Angie Ooi  / Ryan Khoo Kye Ern</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
           <t>Eric Chai Yu Cheong / Tan Hui Qi</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>2025-10-03 16:40</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
@@ -9153,51 +9153,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
           <t>Cheong Kwok Khuen / Grace Lim Wei Min</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>Ivan Ng Tien Yuen / JU BRIGHT</t>
+          <t>Ivan Ng Tien Yuen / [AJAK x PIQ] Ju Bright</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>2025-10-03 17:00</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
@@ -9405,93 +9405,93 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
           <t>Karina Aditya Dwipayani / Mayur</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>Ooi Zhi Ling / Ryan Khoo Kye Ern</t>
+          <t>Angie Ooi  / Ryan Khoo Kye Ern</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>2025-10-03 17:20</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
           <t>zou zirui / lueangtawikit natnicha</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>Ooi Zhi Ling / Ryan Khoo Kye Ern</t>
+          <t>Angie Ooi  / Ryan Khoo Kye Ern</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>2025-10-03 17:20</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
@@ -12424,51 +12424,51 @@
           <t>2025-10-04 08:00</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>Tan Chean Xiong / GOH WENG HOONG</t>
+          <t>DAMON TAN / GOH WENG HOONG</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
           <t>Timothy Teh Yi Wei / Ooi Zi Jun</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
           <t>2025-10-04 08:00</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
@@ -13432,51 +13432,51 @@
           <t>2025-10-04 09:00</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>Tan Chean Xiong / GOH WENG HOONG</t>
+          <t>DAMON TAN / GOH WENG HOONG</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
           <t>Loo Suen Ming / Eric Tiw Haojie</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
           <t>2025-10-04 09:00</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
@@ -14697,51 +14697,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
           <t>Noel Chen Fun Ker / ko chih jen</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
-          <t>Tan Chean Xiong / GOH WENG HOONG</t>
+          <t>DAMON TAN / GOH WENG HOONG</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
           <t>2025-10-04 10:20</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
@@ -14949,51 +14949,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
           <t>Andy Soon Zhen Kheng / Yoon Zun Jia</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
-          <t>Tan Chean Xiong / GOH WENG HOONG</t>
+          <t>DAMON TAN / GOH WENG HOONG</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
           <t>2025-10-04 10:30</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
@@ -18729,51 +18729,51 @@
           <t>Court 9</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E438" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
           <t xml:space="preserve">Chin Ying Shi </t>
         </is>
       </c>
       <c r="G438" t="inlineStr">
         <is>
-          <t>CHONG CHEE WING</t>
+          <t>BRANDON CHONG CW</t>
         </is>
       </c>
       <c r="H438" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
           <t>2025-10-04 15:00</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
@@ -19396,51 +19396,51 @@
           <t>2025-10-04 15:20</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E454" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>CHONG CHEE WING</t>
+          <t>BRANDON CHONG CW</t>
         </is>
       </c>
       <c r="G454" t="inlineStr">
         <is>
           <t>Kelvin teh tatt wei</t>
         </is>
       </c>
       <c r="H454" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
           <t>2025-10-04 15:40</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
@@ -19858,51 +19858,51 @@
           <t>2025-10-04 16:00</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E465" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
-          <t>Tan Chean Xiong</t>
+          <t>DAMON TAN</t>
         </is>
       </c>
       <c r="G465" t="inlineStr">
         <is>
           <t>duong huu khoi</t>
         </is>
       </c>
       <c r="H465" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
           <t>2025-10-04 16:00</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
@@ -20073,51 +20073,51 @@
           <t>Court 9</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E470" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F470" t="inlineStr">
         <is>
           <t>Huang Yi Lee</t>
         </is>
       </c>
       <c r="G470" t="inlineStr">
         <is>
-          <t>CHONG CHEE WING</t>
+          <t>BRANDON CHONG CW</t>
         </is>
       </c>
       <c r="H470" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
           <t>2025-10-04 16:20</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D471" t="inlineStr">
@@ -20194,51 +20194,51 @@
           <t>2025-10-04 16:20</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D473" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E473" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F473" t="inlineStr">
         <is>
-          <t>Tan Chean Xiong</t>
+          <t>DAMON TAN</t>
         </is>
       </c>
       <c r="G473" t="inlineStr">
         <is>
           <t>KANG WEEN LIAN</t>
         </is>
       </c>
       <c r="H473" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
           <t>2025-10-04 16:20</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
@@ -20362,51 +20362,51 @@
           <t>2025-10-04 16:40</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D477" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E477" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F477" t="inlineStr">
         <is>
-          <t>Tan Chean Xiong</t>
+          <t>DAMON TAN</t>
         </is>
       </c>
       <c r="G477" t="inlineStr">
         <is>
           <t>Sunny Hew Yong Kooi</t>
         </is>
       </c>
       <c r="H477" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
           <t>2025-10-04 16:40</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">