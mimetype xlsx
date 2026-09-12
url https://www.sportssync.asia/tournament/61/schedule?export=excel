--- v0 (2026-06-14)
+++ v1 (2026-09-12)
@@ -790,51 +790,51 @@
           <t>2025-10-25 08:00</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>MOHAMMAD BASTYIAN MAHMID / Cheah Wai Yew ( KC )</t>
+          <t>MOHAMMAD BASTYIAN MAHMID / KC Cheah</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>Toh Tin Wei / Lim Pui Koon</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>2025-10-25 08:00</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
@@ -916,51 +916,51 @@
           <t>2025-10-25 08:15</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effreeza binti Mohamad / Maggie Ng </t>
+          <t xml:space="preserve">Effy Mohamad / Maggie Ng </t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Colleen Lim / Hazzelina Binti Hassan</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>2025-10-25 08:15</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
@@ -2512,51 +2512,51 @@
           <t>2025-10-25 09:15</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>MOHAMMAD BASTYIAN MAHMID / Cheah Wai Yew ( KC )</t>
+          <t>MOHAMMAD BASTYIAN MAHMID / KC Cheah</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Mohd hazreeq bin haron / AHMAD NAZIR BIN MOHAMED SANI</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>2025-10-25 09:30</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
@@ -2932,51 +2932,51 @@
           <t>2025-10-25 09:45</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effreeza binti Mohamad / Maggie Ng </t>
+          <t xml:space="preserve">Effy Mohamad / Maggie Ng </t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Catalina Isaza Brockland / Young Mei Ling</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>2025-10-25 09:45</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
@@ -4276,51 +4276,51 @@
           <t>2025-10-25 10:45</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effreeza binti Mohamad / Maggie Ng </t>
+          <t xml:space="preserve">Effy Mohamad / Maggie Ng </t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>PUTERI NORLIZA BINTI MEGAT RAMLI / Jamalina binti Othman</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>2025-10-25 10:45</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
@@ -4528,51 +4528,51 @@
           <t>2025-10-25 10:45</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>MOHAMMAD BASTYIAN MAHMID / Cheah Wai Yew ( KC )</t>
+          <t>MOHAMMAD BASTYIAN MAHMID / KC Cheah</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t xml:space="preserve">Mohd Faizul bin Zainal Abidin  / Mohd Irwan bin Zainal Abidin </t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>2025-10-25 11:00</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
@@ -4948,51 +4948,51 @@
           <t>2025-10-25 11:15</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effreeza binti Mohamad / Maggie Ng </t>
+          <t xml:space="preserve">Effy Mohamad / Maggie Ng </t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>SUHAIDA MUSTHAFFA / FARAH IZWANI SAMSUDIN</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>2025-10-25 11:15</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
@@ -5536,51 +5536,51 @@
           <t>2025-10-25 11:30</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>MOHAMMAD BASTYIAN MAHMID / Cheah Wai Yew ( KC )</t>
+          <t>MOHAMMAD BASTYIAN MAHMID / KC Cheah</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
           <t>LIM CHZE SIANG / Hoi Chee Wong</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>2025-10-25 11:45</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
@@ -6549,51 +6549,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>Chan Wai Kheng / Lim Xin Yu</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effreeza binti Mohamad / Maggie Ng </t>
+          <t xml:space="preserve">Effy Mohamad / Maggie Ng </t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>2025-10-25 12:30</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
@@ -6880,51 +6880,51 @@
           <t>2025-10-25 13:00</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t xml:space="preserve">Effreeza binti Mohamad / Maggie Ng </t>
+          <t xml:space="preserve">Effy Mohamad / Maggie Ng </t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
           <t>SAW YIN YIN / TAN YEAK CHENG</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>2025-10-25 13:00</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
@@ -7426,51 +7426,51 @@
           <t>2025-10-25 15:15</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Zoe Kee Chung Sze</t>
+          <t>Roy Tey / Zoe Kee Chung Sze</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t>Mohd Hafiz bin Abu Bakar / Nurlyiana binti Ridzuan Radin</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>2025-10-25 15:15</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
@@ -7678,51 +7678,51 @@
           <t>2025-10-25 15:15</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / Effreeza binti Mohamad</t>
+          <t>Mohd Hazly Bin Mohd Yusof Senusi / Effy Mohamad</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
           <t>Wan Nor Bahirah / AL-FAHARALRAZI BIN ABD RAHMAN</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>2025-10-25 15:15</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
@@ -9022,51 +9022,51 @@
           <t>2025-10-25 16:15</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / Effreeza binti Mohamad</t>
+          <t>Mohd Hazly Bin Mohd Yusof Senusi / Effy Mohamad</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
           <t>Lim Hsiao Ying / Donald Foo Yong Juan</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>2025-10-25 16:15</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
@@ -9442,51 +9442,51 @@
           <t>2025-10-25 16:45</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Zoe Kee Chung Sze</t>
+          <t>Roy Tey / Zoe Kee Chung Sze</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
           <t xml:space="preserve">Tan Siau Vee / Tan lay thian </t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>2025-10-25 16:45</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
@@ -10114,51 +10114,51 @@
           <t>2025-10-25 17:15</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Zoe Kee Chung Sze</t>
+          <t>Roy Tey / Zoe Kee Chung Sze</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
           <t>suriyanty / MOHAMMAD FAIZ BIN WAHID</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t>2025-10-25 17:15</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
@@ -10366,51 +10366,51 @@
           <t>2025-10-25 17:15</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / Effreeza binti Mohamad</t>
+          <t>Mohd Hazly Bin Mohd Yusof Senusi / Effy Mohamad</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
           <t>Sopian Julaihi / Cheah Chai Foong</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t>2025-10-25 17:15</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
@@ -11206,51 +11206,51 @@
           <t>2025-10-25 18:00</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Zoe Kee Chung Sze</t>
+          <t>Roy Tey / Zoe Kee Chung Sze</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
           <t>TBD</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>2025-10-25 18:00</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
@@ -11794,93 +11794,93 @@
           <t>2025-10-25 18:30</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Zoe Kee Chung Sze</t>
+          <t>Roy Tey / Zoe Kee Chung Sze</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
           <t>MASRI AYOB / Yeoh guan aun</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
           <t>2025-10-25 18:30</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / Effreeza binti Mohamad</t>
+          <t>Mohd Hazly Bin Mohd Yusof Senusi / Effy Mohamad</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
           <t>Hazzelina Binti Hassan / MOHD RIDUAN BIN MD BAKHIR</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
           <t>2025-10-25 18:30</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">