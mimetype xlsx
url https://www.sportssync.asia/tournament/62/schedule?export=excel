--- v0 (2025-11-03)
+++ v1 (2026-05-12)
@@ -2344,51 +2344,51 @@
           <t>2025-09-20 17:50</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>FOONG CHUNE WAI / Kong Jia Min</t>
+          <t>FOONG CHUNE WAI / Jaymaine</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Mariana Binti Salehuddin / Azzuan Bin Rusnan</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>2025-09-20 17:50</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
@@ -2680,51 +2680,51 @@
           <t>2025-09-20 18:30</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>FOONG CHUNE WAI / Kong Jia Min</t>
+          <t>FOONG CHUNE WAI / Jaymaine</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>kamarulzaman bin mohd yusop / SUHAIDA BINTI SHARIFF</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>2025-09-20 18:30</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
@@ -3016,51 +3016,51 @@
           <t>2025-09-20 19:10</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>FOONG CHUNE WAI / Kong Jia Min</t>
+          <t>FOONG CHUNE WAI / Jaymaine</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>Chew king siang / Lai Wei Hanz</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>2025-09-20 19:10</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
@@ -3184,51 +3184,51 @@
           <t>2025-09-21 09:00</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Raymond Deou Yee Ken / Jason</t>
+          <t>Raymond Deou Yee Ken / Ng Hwa Ming</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>AMIRUL HAKIM BIN RIZUANHAIRI / Akmal Haziq Bin Ahmad Zainuddin</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>2025-09-21 09:00</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
@@ -3520,51 +3520,51 @@
           <t>2025-09-21 09:40</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Raymond Deou Yee Ken / Jason</t>
+          <t>Raymond Deou Yee Ken / Ng Hwa Ming</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>Mohd Redzuan bin Shamsuddin / MUHAMMAD HAZIQ BIN MOKHTAR</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>2025-09-21 09:40</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
@@ -3856,51 +3856,51 @@
           <t>2025-09-21 10:20</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Raymond Deou Yee Ken / Jason</t>
+          <t>Raymond Deou Yee Ken / Ng Hwa Ming</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>Muhammad Hasif Hasan / Muhammad Adam bin Nor Azmi</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>2025-09-21 10:20</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
@@ -4444,51 +4444,51 @@
           <t>2025-09-21 13:00</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>FOONG CHUNE WAI / Kong Jia Min</t>
+          <t>FOONG CHUNE WAI / Jaymaine</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>FAIQAH INNANI BINTI ISMAIL / Muhammed Asyraf Imaduddin B Azhan</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>2025-09-21 13:00</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
@@ -4990,51 +4990,51 @@
           <t>2025-09-21 14:00</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>FOONG CHUNE WAI / Kong Jia Min</t>
+          <t>FOONG CHUNE WAI / Jaymaine</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>AZIZUL HAKIM BIN RIZUANHAIRI / Nurul Farhana binti Rizuanhairi</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>2025-09-21 14:10</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
@@ -5331,51 +5331,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>PUTERI NAJIA / Khoh Yoong Keat</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>FOONG CHUNE WAI / Kong Jia Min</t>
+          <t>FOONG CHUNE WAI / Jaymaine</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>2025-09-21 14:50</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">