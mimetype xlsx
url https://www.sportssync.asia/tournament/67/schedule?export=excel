--- v0 (2025-11-26)
+++ v1 (2026-04-18)
@@ -832,51 +832,51 @@
           <t>2025-11-08 09:15</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Benjamin Lim Joon Liang / Woon Ve Ken</t>
+          <t>Benjamin Lim Joon Liang / Ken Woon</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>LEONG E-CHONG / Lawrence Lee Chun Yong</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>2025-11-08 09:15</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
@@ -1425,51 +1425,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Toh Wee Sen / Chow Yinyit</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Sim Han Wei / YEAP JUN WEI</t>
+          <t>Sim Han Wei / Junwei Yeap</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>2025-11-08 09:45</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
@@ -1845,51 +1845,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Wong Wee Shin / Tam Kai Siong</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>Benjamin Lim Joon Liang / Woon Ve Ken</t>
+          <t>Benjamin Lim Joon Liang / Ken Woon</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>2025-11-08 10:15</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
@@ -2433,51 +2433,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>Liew Wai Keong / YAP YIT HOW</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>Sim Han Wei / YEAP JUN WEI</t>
+          <t>Sim Han Wei / Junwei Yeap</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>2025-11-08 10:45</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
@@ -2811,51 +2811,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>Heng chon lian  / Lim Jin Shao</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Benjamin Lim Joon Liang / Woon Ve Ken</t>
+          <t>Benjamin Lim Joon Liang / Ken Woon</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>2025-11-08 11:15</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
@@ -3268,51 +3268,51 @@
           <t>2025-11-08 11:30</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Sim Han Wei / YEAP JUN WEI</t>
+          <t>Sim Han Wei / Junwei Yeap</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>Alvin Tie Shiew Shyang / Max teh yong wei</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>2025-11-08 11:45</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
@@ -3478,51 +3478,51 @@
           <t>2025-11-08 11:45</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Sim Han Wei / YEAP JUN WEI</t>
+          <t>Sim Han Wei / Junwei Yeap</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>Limweiyew / AIMAN GHAZI BIN AHMAD MAZLAN</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>2025-11-08 11:45</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
@@ -3819,51 +3819,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>Muhamad Aiman Zulkafli / Hafiz Izzat</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Benjamin Lim Joon Liang / Woon Ve Ken</t>
+          <t>Benjamin Lim Joon Liang / Ken Woon</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>2025-11-08 12:15</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
@@ -4612,51 +4612,51 @@
           <t>2025-11-08 13:00</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Benjamin Lim Joon Liang / Woon Ve Ken</t>
+          <t>Benjamin Lim Joon Liang / Ken Woon</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>Teng Jian Wen / Koh Kok Yew</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>2025-11-08 13:00</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
@@ -4827,51 +4827,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>CHEN ZHI NENG / Lian Wen Yuan</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Sim Han Wei / YEAP JUN WEI</t>
+          <t>Sim Han Wei / Junwei Yeap</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>2025-11-08 14:15</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
@@ -5074,51 +5074,51 @@
           <t>2025-11-08 14:45</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Sim Han Wei / YEAP JUN WEI</t>
+          <t>Sim Han Wei / Junwei Yeap</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>Khaw Wei Huan / LIM CHEN PYNG</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>2025-11-08 14:45</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
@@ -5452,56 +5452,56 @@
           <t>2025-11-09 09:00</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Kelly Yap Shook Yee / Toh Yu Ming</t>
+          <t>Kelly Yap Shook Yee / Yumi Toh</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Soh ying ying  / Low Yee Wern</t>
+          <t xml:space="preserve">Soh ying ying  / Y. </t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>2025-11-09 09:00</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
@@ -5536,93 +5536,93 @@
           <t>2025-11-09 09:00</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Aqsa Syazwannie / NOR EEZA ZAINAL ABIDIN</t>
+          <t>Aqsa Syazwannie / Eeza Zainal</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
           <t>Thian Sook Ee / Lee Jia Yen</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>2025-11-09 09:15</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Kong Jia Min / Lim Shieh lee</t>
+          <t>Jaymaine / Lim Shieh lee</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>Jacy Chen  / Ron Ooi</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>2025-11-09 09:15</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
@@ -5662,51 +5662,51 @@
           <t>2025-11-09 09:15</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Liaw Pei Yean / Tam Siew Fun</t>
+          <t>Xiao Ye / Tam Siew Fun</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
           <t>Tam Kar Lye / Thang Sue Ting</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>2025-11-09 09:15</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
@@ -5746,182 +5746,182 @@
           <t>2025-11-09 09:15</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Hoh Yun Yee / Cassandra Hazel Mijilit</t>
+          <t>Janice Hoh / Cassandra Hazel Mijilit</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t>LOW LAY LING / LOO JIA WEN</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>2025-11-09 09:15</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>Aoi Takeda  / Tee Wei Yhin</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Aqsa Syazwannie / NOR EEZA ZAINAL ABIDIN</t>
+          <t>Aqsa Syazwannie / Eeza Zainal</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>2025-11-09 09:30</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Kong Jia Min / Lim Shieh lee</t>
+          <t>Jaymaine / Lim Shieh lee</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
           <t>Soh Yin Yin / Koh Puan Hoon</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>2025-11-09 09:30</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t xml:space="preserve">BaoBao / Liang Kai Qi </t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Soh ying ying  / Low Yee Wern</t>
+          <t xml:space="preserve">Soh ying ying  / Y. </t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>2025-11-09 09:30</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
@@ -6040,56 +6040,56 @@
           <t>2025-11-09 09:45</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Kelly Yap Shook Yee / Toh Yu Ming</t>
+          <t>Kelly Yap Shook Yee / Yumi Toh</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Liaw Pei Yean / Tam Siew Fun</t>
+          <t>Xiao Ye / Tam Siew Fun</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>2025-11-09 09:45</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
@@ -6124,93 +6124,93 @@
           <t>2025-11-09 09:45</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Aqsa Syazwannie / NOR EEZA ZAINAL ABIDIN</t>
+          <t>Aqsa Syazwannie / Eeza Zainal</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Hoh Yun Yee / Cassandra Hazel Mijilit</t>
+          <t>Janice Hoh / Cassandra Hazel Mijilit</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>2025-11-09 10:00</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Kong Jia Min / Lim Shieh lee</t>
+          <t>Jaymaine / Lim Shieh lee</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
           <t>Gam Gaik Ping / JASLYN SAW SHEUE FANG</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>2025-11-09 10:00</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
@@ -6339,51 +6339,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t xml:space="preserve">BaoBao / Liang Kai Qi </t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>Kelly Yap Shook Yee / Toh Yu Ming</t>
+          <t>Kelly Yap Shook Yee / Yumi Toh</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>2025-11-09 10:15</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
@@ -6418,56 +6418,56 @@
           <t>2025-11-09 10:15</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Soh ying ying  / Low Yee Wern</t>
+          <t xml:space="preserve">Soh ying ying  / Y. </t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Liaw Pei Yean / Tam Siew Fun</t>
+          <t>Xiao Ye / Tam Siew Fun</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>2025-11-09 10:15</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
@@ -6507,51 +6507,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>Thian Sook Ee / Lee Jia Yen</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Hoh Yun Yee / Cassandra Hazel Mijilit</t>
+          <t>Janice Hoh / Cassandra Hazel Mijilit</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>2025-11-09 10:15</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
@@ -6628,98 +6628,98 @@
           <t>2025-11-09 10:30</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Kong Jia Min / Lim Shieh lee</t>
+          <t>Jaymaine / Lim Shieh lee</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
           <t>ELLY CHOO / Ooi Kai Rou</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>2025-11-09 10:30</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>Tam Kar Lye / Thang Sue Ting</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Soh ying ying  / Low Yee Wern</t>
+          <t xml:space="preserve">Soh ying ying  / Y. </t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>2025-11-09 10:30</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
@@ -6759,51 +6759,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t>Aoi Takeda  / Tee Wei Yhin</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Hoh Yun Yee / Cassandra Hazel Mijilit</t>
+          <t>Janice Hoh / Cassandra Hazel Mijilit</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>2025-11-09 10:30</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
@@ -6843,51 +6843,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>Tam Kar Lye / Thang Sue Ting</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Kelly Yap Shook Yee / Toh Yu Ming</t>
+          <t>Kelly Yap Shook Yee / Yumi Toh</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>2025-11-09 10:45</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
@@ -6927,51 +6927,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t xml:space="preserve">BaoBao / Liang Kai Qi </t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Liaw Pei Yean / Tam Siew Fun</t>
+          <t>Xiao Ye / Tam Siew Fun</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>2025-11-09 10:45</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
@@ -7011,51 +7011,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t>LOW LAY LING / LOO JIA WEN</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Aqsa Syazwannie / NOR EEZA ZAINAL ABIDIN</t>
+          <t>Aqsa Syazwannie / Eeza Zainal</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>2025-11-09 10:45</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
@@ -7095,88 +7095,88 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t>Jacy Chen  / Ron Ooi</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>Hoh Yun Yee / Cassandra Hazel Mijilit</t>
+          <t>Janice Hoh / Cassandra Hazel Mijilit</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>2025-11-09 11:15</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>Kelly Yap Shook Yee / Toh Yu Ming</t>
+          <t>Kelly Yap Shook Yee / Yumi Toh</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
           <t>Jasmine Sia  / Gwee Xian Ying</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>2025-11-09 11:15</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
@@ -7216,51 +7216,51 @@
           <t>2025-11-09 11:15</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>Kong Jia Min / Lim Shieh lee</t>
+          <t>Jaymaine / Lim Shieh lee</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
           <t>Aoi Takeda  / Tee Wei Yhin</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>2025-11-09 11:30</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
@@ -7300,93 +7300,93 @@
           <t>2025-11-09 11:30</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>Hoh Yun Yee / Cassandra Hazel Mijilit</t>
+          <t>Janice Hoh / Cassandra Hazel Mijilit</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
           <t>Jasmine Sia  / Gwee Xian Ying</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>2025-11-09 11:45</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>Hoh Yun Yee / Cassandra Hazel Mijilit</t>
+          <t>Janice Hoh / Cassandra Hazel Mijilit</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
           <t xml:space="preserve">BaoBao / Liang Kai Qi </t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>2025-11-09 11:45</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
@@ -7804,51 +7804,51 @@
           <t>2025-11-09 13:15</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>Alicia Chan Sook Ching / Oswald Chok Ing Qi</t>
+          <t xml:space="preserve">Alicia Chan Sook Ching / Oswald Chok </t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
           <t>Ho Pei Le  / Hoo Chee Shuen</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>2025-11-09 13:30</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
@@ -8229,51 +8229,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t>Jasmine Sia  / Lim Chau Shern</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>2025-11-09 13:45</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
@@ -8560,51 +8560,51 @@
           <t>2025-11-09 14:00</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>Alicia Chan Sook Ching / Oswald Chok Ing Qi</t>
+          <t xml:space="preserve">Alicia Chan Sook Ching / Oswald Chok </t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
           <t>Koh Puan Hoon / Low Lay Hoe</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>2025-11-09 14:15</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
@@ -8733,51 +8733,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
           <t>WONG AI LENG / Chew Pin Yee</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>2025-11-09 14:15</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
@@ -9237,51 +9237,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
           <t>XK / Tan Wei Ting</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>2025-11-09 14:45</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
@@ -9316,51 +9316,51 @@
           <t>2025-11-09 14:45</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>Alicia Chan Sook Ching / Oswald Chok Ing Qi</t>
+          <t xml:space="preserve">Alicia Chan Sook Ching / Oswald Chok </t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
           <t>Keng Sing / Leong Yeong Shin</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>2025-11-09 15:00</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
@@ -10072,51 +10072,51 @@
           <t>2025-11-09 15:30</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>Alicia Chan Sook Ching / Oswald Chok Ing Qi</t>
+          <t xml:space="preserve">Alicia Chan Sook Ching / Oswald Chok </t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
           <t>James Tak Nei Thang / BaoBao</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
           <t>2025-11-09 15:45</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
@@ -10240,51 +10240,51 @@
           <t>2025-11-09 15:45</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
           <t>Liang Kai Qi  / CHEN ZHI NENG</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t>2025-11-09 15:45</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
@@ -10828,51 +10828,51 @@
           <t>2025-11-09 16:15</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>Alicia Chan Sook Ching / Oswald Chok Ing Qi</t>
+          <t xml:space="preserve">Alicia Chan Sook Ching / Oswald Chok </t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
           <t xml:space="preserve">DORIS LIM / Wallace Low </t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
           <t>2025-11-09 16:30</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
@@ -11248,51 +11248,51 @@
           <t>2025-11-09 16:45</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
           <t>Sharil bin Ab Wahab / Kong Poh Yen</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>2025-11-09 16:45</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
@@ -11752,98 +11752,98 @@
           <t>2025-11-09 17:45</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
           <t>Khaw Wei Huan / Lee Kar Yee</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
           <t>2025-11-09 17:45</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
           <t>LIM ENG KEONG / Mei Low</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>Alicia Chan Sook Ching / Oswald Chok Ing Qi</t>
+          <t xml:space="preserve">Alicia Chan Sook Ching / Oswald Chok </t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
           <t>2025-11-09 17:45</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">