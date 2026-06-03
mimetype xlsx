--- v1 (2026-04-18)
+++ v2 (2026-06-03)
@@ -1299,51 +1299,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t xml:space="preserve">Lai Jun Yi / Jared jee choon whai </t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Chester Lim Veng Que / James Tak Nei Thang</t>
+          <t>Chester Lim VQ / James Tak Nei Thang</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>2025-11-08 09:45</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
@@ -1462,51 +1462,51 @@
           <t>2025-11-08 09:45</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Liew Wai Keong / YAP YIT HOW</t>
+          <t>W.Keong / YAP YIT HOW</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Limweiyew / AIMAN GHAZI BIN AHMAD MAZLAN</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>2025-11-08 09:45</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
@@ -2307,51 +2307,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Chan Guo Jing / Khoh Yoong Keat</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>Chester Lim Veng Que / James Tak Nei Thang</t>
+          <t>Chester Lim VQ / James Tak Nei Thang</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>2025-11-08 10:45</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
@@ -2428,51 +2428,51 @@
           <t>2025-11-08 10:45</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Liew Wai Keong / YAP YIT HOW</t>
+          <t>W.Keong / YAP YIT HOW</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Sim Han Wei / Junwei Yeap</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>2025-11-08 10:45</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
@@ -3310,51 +3310,51 @@
           <t>2025-11-08 11:45</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Chester Lim Veng Que / James Tak Nei Thang</t>
+          <t>Chester Lim VQ / James Tak Nei Thang</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t xml:space="preserve">Chan Kong Wai / Wallace Low </t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>2025-11-08 11:45</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
@@ -3436,51 +3436,51 @@
           <t>2025-11-08 11:45</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Liew Wai Keong / YAP YIT HOW</t>
+          <t>W.Keong / YAP YIT HOW</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>Toh Wee Sen / Chow Yinyit</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>2025-11-08 11:45</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
@@ -4318,51 +4318,51 @@
           <t>2025-11-08 12:45</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Chester Lim Veng Que / James Tak Nei Thang</t>
+          <t>Chester Lim VQ / James Tak Nei Thang</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>Lau Yao Rong / San San</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>2025-11-08 12:45</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
@@ -4528,51 +4528,51 @@
           <t>2025-11-08 12:45</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Liew Wai Keong / YAP YIT HOW</t>
+          <t>W.Keong / YAP YIT HOW</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>Alvin Tie Shiew Shyang / Max teh yong wei</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>2025-11-08 13:00</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
@@ -4864,51 +4864,51 @@
           <t>2025-11-08 14:15</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Chester Lim Veng Que / James Tak Nei Thang</t>
+          <t>Chester Lim VQ / James Tak Nei Thang</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>Khaw Wei Huan / LIM CHEN PYNG</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>2025-11-08 14:15</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">