--- v2 (2026-06-03)
+++ v3 (2026-07-18)
@@ -706,51 +706,51 @@
           <t>2025-11-08 09:00</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>PHUNG LI HANG / RONAN KING YUENT</t>
+          <t>PHUNG LI HANG / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Melvin Koh Kye Way / Bryan Lee Jie Han</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>2025-11-08 09:00</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
@@ -832,51 +832,51 @@
           <t>2025-11-08 09:15</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Benjamin Lim Joon Liang / Ken Woon</t>
+          <t>[Leapmotor] Benj Lim / Ken Woon</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>LEONG E-CHONG / Lawrence Lee Chun Yong</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>2025-11-08 09:15</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
@@ -1299,51 +1299,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t xml:space="preserve">Lai Jun Yi / Jared jee choon whai </t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Chester Lim VQ / James Tak Nei Thang</t>
+          <t xml:space="preserve"> VQ / James Tak Nei Thang</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>2025-11-08 09:45</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
@@ -1845,51 +1845,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Wong Wee Shin / Tam Kai Siong</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>Benjamin Lim Joon Liang / Ken Woon</t>
+          <t>[Leapmotor] Benj Lim / Ken Woon</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>2025-11-08 10:15</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
@@ -2008,51 +2008,51 @@
           <t>2025-11-08 10:15</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>PHUNG LI HANG / RONAN KING YUENT</t>
+          <t>PHUNG LI HANG / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Mohamad Safwan hakim bin Mohd azhar / Muhammad Fauzi Bin Derus</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>2025-11-08 10:30</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
@@ -2307,51 +2307,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Chan Guo Jing / Khoh Yoong Keat</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>Chester Lim VQ / James Tak Nei Thang</t>
+          <t xml:space="preserve"> VQ / James Tak Nei Thang</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>2025-11-08 10:45</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
@@ -2811,51 +2811,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>Heng chon lian  / Lim Jin Shao</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Benjamin Lim Joon Liang / Ken Woon</t>
+          <t>[Leapmotor] Benj Lim / Ken Woon</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>2025-11-08 11:15</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
@@ -3021,51 +3021,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>Eric Tan Tze Wen / CHUNG ZIE QIU</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>PHUNG LI HANG / RONAN KING YUENT</t>
+          <t>PHUNG LI HANG / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>2025-11-08 11:30</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
@@ -3310,51 +3310,51 @@
           <t>2025-11-08 11:45</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Chester Lim VQ / James Tak Nei Thang</t>
+          <t xml:space="preserve"> VQ / James Tak Nei Thang</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t xml:space="preserve">Chan Kong Wai / Wallace Low </t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>2025-11-08 11:45</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
@@ -3735,51 +3735,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>Bryan Chin Tzen Kenn / Cheng Chee Tiong</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>PHUNG LI HANG / RONAN KING YUENT</t>
+          <t>PHUNG LI HANG / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>2025-11-08 12:00</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
@@ -3819,51 +3819,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>Muhamad Aiman Zulkafli / Hafiz Izzat</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Benjamin Lim Joon Liang / Ken Woon</t>
+          <t>[Leapmotor] Benj Lim / Ken Woon</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>2025-11-08 12:15</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
@@ -4239,51 +4239,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>Khaw Wei Huan / LIM CHEN PYNG</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>PHUNG LI HANG / RONAN KING YUENT</t>
+          <t>PHUNG LI HANG / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>2025-11-08 12:30</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
@@ -4318,51 +4318,51 @@
           <t>2025-11-08 12:45</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Chester Lim VQ / James Tak Nei Thang</t>
+          <t xml:space="preserve"> VQ / James Tak Nei Thang</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>Lau Yao Rong / San San</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>2025-11-08 12:45</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
@@ -4612,51 +4612,51 @@
           <t>2025-11-08 13:00</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Benjamin Lim Joon Liang / Ken Woon</t>
+          <t>[Leapmotor] Benj Lim / Ken Woon</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>Teng Jian Wen / Koh Kok Yew</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>2025-11-08 13:00</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
@@ -4743,51 +4743,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>Chan Guo Jing / Khoh Yoong Keat</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>PHUNG LI HANG / RONAN KING YUENT</t>
+          <t>PHUNG LI HANG / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>2025-11-08 14:15</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
@@ -4864,51 +4864,51 @@
           <t>2025-11-08 14:15</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Chester Lim VQ / James Tak Nei Thang</t>
+          <t xml:space="preserve"> VQ / James Tak Nei Thang</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>Khaw Wei Huan / LIM CHEN PYNG</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>2025-11-08 14:15</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
@@ -7678,93 +7678,93 @@
           <t>2025-11-09 13:15</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>Amirul Naim Bin Sabri / 芝有沙</t>
+          <t>Amirul Naim Bin Sabri / Arisa Shiba</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
           <t xml:space="preserve">NADIAH BINTI ZAINALABIDIN / Muhammad Hafiz bin Baharin </t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>2025-11-09 13:15</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>XK / Tan Wei Ting</t>
+          <t>XK / Esther Tan</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
           <t>WONG AI LENG / Chew Pin Yee</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>2025-11-09 13:15</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
@@ -8014,93 +8014,93 @@
           <t>2025-11-09 13:30</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Kong Li-Ann</t>
+          <t>RONAN SHIMABUKURO / Kong Li-Ann</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
           <t>Kuek Sheng Yong / Gwee Xian Ying</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>2025-11-09 13:30</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t xml:space="preserve">DORIS LIM / Wallace Low </t>
+          <t xml:space="preserve">Doris Lim / Wallace Low </t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
           <t>Koh Puan Hoon / Low Lay Hoe</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>2025-11-09 13:45</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
@@ -8434,93 +8434,93 @@
           <t>2025-11-09 14:00</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>Amirul Naim Bin Sabri / 芝有沙</t>
+          <t>Amirul Naim Bin Sabri / Arisa Shiba</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
           <t>Leong siau lian / Chua Kai Xuan</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>2025-11-09 14:00</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>XK / Tan Wei Ting</t>
+          <t>XK / Esther Tan</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
           <t>Sharil bin Ab Wahab / Kong Poh Yen</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>2025-11-09 14:00</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
@@ -9022,93 +9022,93 @@
           <t>2025-11-09 14:30</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Kong Li-Ann</t>
+          <t>RONAN SHIMABUKURO / Kong Li-Ann</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
           <t>lim pek en / Jayden Tham</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>2025-11-09 14:30</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t xml:space="preserve">DORIS LIM / Wallace Low </t>
+          <t xml:space="preserve">Doris Lim / Wallace Low </t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
           <t>James Tak Nei Thang / BaoBao</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>2025-11-09 14:45</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
@@ -9190,93 +9190,93 @@
           <t>2025-11-09 14:45</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>Amirul Naim Bin Sabri / 芝有沙</t>
+          <t>Amirul Naim Bin Sabri / Arisa Shiba</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
           <t>Wong sea ting / Lee Chung Seong</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>2025-11-09 14:45</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>XK / Tan Wei Ting</t>
+          <t>XK / Esther Tan</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
           <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>2025-11-09 14:45</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
@@ -9783,93 +9783,93 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
           <t>Nur Izzati Binti Musa / Muhd safuan bin hassan basri</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Kong Li-Ann</t>
+          <t>RONAN SHIMABUKURO / Kong Li-Ann</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>2025-11-09 15:15</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
           <t>Ho Pei Le  / Hoo Chee Shuen</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t xml:space="preserve">DORIS LIM / Wallace Low </t>
+          <t xml:space="preserve">Doris Lim / Wallace Low </t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>2025-11-09 15:30</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
@@ -9946,93 +9946,93 @@
           <t>2025-11-09 15:30</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>Amirul Naim Bin Sabri / 芝有沙</t>
+          <t>Amirul Naim Bin Sabri / Arisa Shiba</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
           <t>PHUNG LI HANG / Low Sin Yan Rachel</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
           <t>2025-11-09 15:30</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>XK / Tan Wei Ting</t>
+          <t>XK / Esther Tan</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
           <t>Jasmine Sia  / Lim Chau Shern</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t>2025-11-09 15:30</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
@@ -10287,93 +10287,93 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
           <t>Lim Yih Teng / Cheong Jin Li</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Kong Li-Ann</t>
+          <t>RONAN SHIMABUKURO / Kong Li-Ann</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>2025-11-09 15:45</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
           <t>Keng Sing / Leong Yeong Shin</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t xml:space="preserve">DORIS LIM / Wallace Low </t>
+          <t xml:space="preserve">Doris Lim / Wallace Low </t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
           <t>2025-11-09 16:00</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
@@ -10702,182 +10702,182 @@
           <t>2025-11-09 16:15</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>Amirul Naim Bin Sabri / 芝有沙</t>
+          <t>Amirul Naim Bin Sabri / Arisa Shiba</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
           <t>Lian Wen Yuan / Teo xin yan</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
           <t>2025-11-09 16:15</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>XK / Tan Wei Ting</t>
+          <t>XK / Esther Tan</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
           <t>Liang Kai Qi  / CHEN ZHI NENG</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
           <t>2025-11-09 16:15</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
           <t>LIM ENG KEONG / Mei Low</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Kong Li-Ann</t>
+          <t>RONAN SHIMABUKURO / Kong Li-Ann</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
           <t>2025-11-09 16:15</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
           <t xml:space="preserve">Alicia Chan Sook Ching / Oswald Chok </t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t xml:space="preserve">DORIS LIM / Wallace Low </t>
+          <t xml:space="preserve">Doris Lim / Wallace Low </t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
           <t>2025-11-09 16:30</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
@@ -11883,51 +11883,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
           <t xml:space="preserve">Shawn Lim / Jacy Chen </t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>XK / Tan Wei Ting</t>
+          <t>XK / Esther Tan</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
           <t>2025-11-09 17:45</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
@@ -11962,98 +11962,98 @@
           <t>2025-11-09 18:00</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>Amirul Naim Bin Sabri / 芝有沙</t>
+          <t>Amirul Naim Bin Sabri / Arisa Shiba</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t xml:space="preserve">DORIS LIM / Wallace Low </t>
+          <t xml:space="preserve">Doris Lim / Wallace Low </t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
           <t>2025-11-09 18:00</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
           <t>James Tak Nei Thang / BaoBao</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Kong Li-Ann</t>
+          <t>RONAN SHIMABUKURO / Kong Li-Ann</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
           <t>2025-11-09 18:15</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
@@ -12088,56 +12088,56 @@
           <t>2025-11-09 18:15</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>Amirul Naim Bin Sabri / 芝有沙</t>
+          <t>Amirul Naim Bin Sabri / Arisa Shiba</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Kong Li-Ann</t>
+          <t>RONAN SHIMABUKURO / Kong Li-Ann</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
           <t>2025-11-09 18:15</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
@@ -12261,51 +12261,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
           <t xml:space="preserve">Ivan Tan Zheng Hong / Aoi Takeda </t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Kong Li-Ann</t>
+          <t>RONAN SHIMABUKURO / Kong Li-Ann</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
           <t>2025-11-09 18:45</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
@@ -12345,51 +12345,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
           <t>Jasmine Sia  / Lim Chau Shern</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Kong Li-Ann</t>
+          <t>RONAN SHIMABUKURO / Kong Li-Ann</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>