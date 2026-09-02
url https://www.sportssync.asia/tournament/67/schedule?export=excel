--- v3 (2026-07-18)
+++ v4 (2026-09-02)
@@ -706,51 +706,51 @@
           <t>2025-11-08 09:00</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>PHUNG LI HANG / RONAN SHIMABUKURO</t>
+          <t>PHUNG LI HANG / RONAN KING</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Melvin Koh Kye Way / Bryan Lee Jie Han</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>2025-11-08 09:00</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
@@ -916,51 +916,51 @@
           <t>2025-11-08 09:15</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>Lim Wen Hann / Ng Hon Loong</t>
+          <t>Lim Wen Hann / Benny Ng</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Muhammad Faqih Othman / Amir Helmy Yusof</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>2025-11-08 09:15</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
@@ -1462,51 +1462,51 @@
           <t>2025-11-08 09:45</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>W.Keong / YAP YIT HOW</t>
+          <t>W.Keong / Tommy Yap</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Limweiyew / AIMAN GHAZI BIN AHMAD MAZLAN</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>2025-11-08 09:45</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
@@ -1966,93 +1966,93 @@
           <t>2025-11-08 10:15</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Lim Wen Hann / Ng Hon Loong</t>
+          <t>Lim Wen Hann / Benny Ng</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Lenny Wan Hock Aun / Jae - Hwa Ezra Soo Wing Tien</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>2025-11-08 10:15</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>PHUNG LI HANG / RONAN SHIMABUKURO</t>
+          <t>PHUNG LI HANG / RONAN KING</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Mohamad Safwan hakim bin Mohd azhar / Muhammad Fauzi Bin Derus</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>2025-11-08 10:30</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
@@ -2428,51 +2428,51 @@
           <t>2025-11-08 10:45</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>W.Keong / YAP YIT HOW</t>
+          <t>W.Keong / Tommy Yap</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Sim Han Wei / Junwei Yeap</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>2025-11-08 10:45</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
@@ -2979,93 +2979,93 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>Lee Chun tern / lee min wah</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Lim Wen Hann / Ng Hon Loong</t>
+          <t>Lim Wen Hann / Benny Ng</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>2025-11-08 11:15</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>Eric Tan Tze Wen / CHUNG ZIE QIU</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>PHUNG LI HANG / RONAN SHIMABUKURO</t>
+          <t>PHUNG LI HANG / RONAN KING</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>2025-11-08 11:30</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
@@ -3436,51 +3436,51 @@
           <t>2025-11-08 11:45</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>W.Keong / YAP YIT HOW</t>
+          <t>W.Keong / Tommy Yap</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>Toh Wee Sen / Chow Yinyit</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>2025-11-08 11:45</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
@@ -3735,93 +3735,93 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>Bryan Chin Tzen Kenn / Cheng Chee Tiong</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>PHUNG LI HANG / RONAN SHIMABUKURO</t>
+          <t>PHUNG LI HANG / RONAN KING</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>2025-11-08 12:00</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>Wilson Chor Choon Yap / Hon Zhi Hau</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Lim Wen Hann / Ng Hon Loong</t>
+          <t>Lim Wen Hann / Benny Ng</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>2025-11-08 12:15</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
@@ -4113,51 +4113,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>Mohd Azlan Bin Mohd Razali / Ahmad Shahir Suden</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Lim Wen Hann / Ng Hon Loong</t>
+          <t>Lim Wen Hann / Benny Ng</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>2025-11-08 12:30</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
@@ -4239,51 +4239,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>Khaw Wei Huan / LIM CHEN PYNG</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>PHUNG LI HANG / RONAN SHIMABUKURO</t>
+          <t>PHUNG LI HANG / RONAN KING</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>2025-11-08 12:30</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
@@ -4528,51 +4528,51 @@
           <t>2025-11-08 12:45</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>W.Keong / YAP YIT HOW</t>
+          <t>W.Keong / Tommy Yap</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>Alvin Tie Shiew Shyang / Max teh yong wei</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>2025-11-08 13:00</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
@@ -4743,51 +4743,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>Chan Guo Jing / Khoh Yoong Keat</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>PHUNG LI HANG / RONAN SHIMABUKURO</t>
+          <t>PHUNG LI HANG / RONAN KING</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>2025-11-08 14:15</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
@@ -4953,51 +4953,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>Marco eng yow chuan / Eugene Gow Jun Yi</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Lim Wen Hann / Ng Hon Loong</t>
+          <t>Lim Wen Hann / Benny Ng</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>2025-11-08 14:30</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
@@ -8014,51 +8014,51 @@
           <t>2025-11-09 13:30</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>RONAN SHIMABUKURO / Kong Li-Ann</t>
+          <t>RONAN KING / Kong Li-Ann</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
           <t>Kuek Sheng Yong / Gwee Xian Ying</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>2025-11-09 13:30</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
@@ -8098,51 +8098,51 @@
           <t>2025-11-09 13:45</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>Ng Hon Loong / Hor Mei Yee</t>
+          <t>Benny Ng / Katherine Hor</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
           <t>See jie min / Low Shar Wynne</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>2025-11-09 13:45</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
@@ -8854,51 +8854,51 @@
           <t>2025-11-09 14:30</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>Ng Hon Loong / Hor Mei Yee</t>
+          <t>Benny Ng / Katherine Hor</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
           <t>Sim Han Wei / Tam Siew Fun</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>2025-11-09 14:30</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
@@ -9022,51 +9022,51 @@
           <t>2025-11-09 14:30</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>RONAN SHIMABUKURO / Kong Li-Ann</t>
+          <t>RONAN KING / Kong Li-Ann</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
           <t>lim pek en / Jayden Tham</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>2025-11-09 14:30</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
@@ -9615,51 +9615,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
           <t xml:space="preserve">Shawn Lim / Jacy Chen </t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>Ng Hon Loong / Hor Mei Yee</t>
+          <t>Benny Ng / Katherine Hor</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>2025-11-09 15:15</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
@@ -9783,51 +9783,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
           <t>Nur Izzati Binti Musa / Muhd safuan bin hassan basri</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>RONAN SHIMABUKURO / Kong Li-Ann</t>
+          <t>RONAN KING / Kong Li-Ann</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>2025-11-09 15:15</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
@@ -10287,51 +10287,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
           <t>Lim Yih Teng / Cheong Jin Li</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>RONAN SHIMABUKURO / Kong Li-Ann</t>
+          <t>RONAN KING / Kong Li-Ann</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>2025-11-09 15:45</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
@@ -10371,51 +10371,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
           <t>Atena Maisarah / Danish Iskandar b Shahril Azli</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>Ng Hon Loong / Hor Mei Yee</t>
+          <t>Benny Ng / Katherine Hor</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t>2025-11-09 16:00</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
@@ -10791,51 +10791,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
           <t>LIM ENG KEONG / Mei Low</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>RONAN SHIMABUKURO / Kong Li-Ann</t>
+          <t>RONAN KING / Kong Li-Ann</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
           <t>2025-11-09 16:15</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
@@ -10875,51 +10875,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
           <t>Tan Eng Kiat / Loh Pou lin</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>Ng Hon Loong / Hor Mei Yee</t>
+          <t>Benny Ng / Katherine Hor</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
           <t>2025-11-09 16:30</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
@@ -11379,51 +11379,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
           <t>Khaw Wei Huan / Lee Kar Yee</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>Ng Hon Loong / Hor Mei Yee</t>
+          <t>Benny Ng / Katherine Hor</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>2025-11-09 17:00</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
@@ -12009,51 +12009,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
           <t>James Tak Nei Thang / BaoBao</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>RONAN SHIMABUKURO / Kong Li-Ann</t>
+          <t>RONAN KING / Kong Li-Ann</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
           <t>2025-11-09 18:15</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
@@ -12093,51 +12093,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
           <t>Amirul Naim Bin Sabri / Arisa Shiba</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>RONAN SHIMABUKURO / Kong Li-Ann</t>
+          <t>RONAN KING / Kong Li-Ann</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
           <t>2025-11-09 18:15</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
@@ -12261,51 +12261,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
           <t xml:space="preserve">Ivan Tan Zheng Hong / Aoi Takeda </t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>RONAN SHIMABUKURO / Kong Li-Ann</t>
+          <t>RONAN KING / Kong Li-Ann</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
           <t>2025-11-09 18:45</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
@@ -12345,51 +12345,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
           <t>Jasmine Sia  / Lim Chau Shern</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>RONAN SHIMABUKURO / Kong Li-Ann</t>
+          <t>RONAN KING / Kong Li-Ann</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>