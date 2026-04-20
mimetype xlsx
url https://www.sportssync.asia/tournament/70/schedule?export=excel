--- v0 (2025-11-26)
+++ v1 (2026-04-20)
@@ -664,51 +664,51 @@
           <t>2025-11-15 08:00</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Tang Kim Yong  / Foo Chee Yong</t>
+          <t>Tang Kim Yong  / Foo CY</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Mohd rohaizad bin zamzuri / Rayqarl Eeman bin Mohd Rohaizad</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>2025-11-15 08:20</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
@@ -958,51 +958,51 @@
           <t>2025-11-15 08:40</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>Bosco / Zayn</t>
+          <t>Ian Chang / Zayn wong</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>Javen Tan Xia-Zhe / How Jia Jian</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>2025-11-15 08:40</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
@@ -1168,51 +1168,51 @@
           <t>2025-11-15 09:00</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Tang Kim Yong  / Foo Chee Yong</t>
+          <t>Tang Kim Yong  / Foo CY</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t xml:space="preserve">Izzad Zuhair Bin Ismail / SYANURHADI BIN ARSAT </t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>2025-11-15 09:20</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
@@ -1294,51 +1294,51 @@
           <t>2025-11-15 09:20</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Bosco / Zayn</t>
+          <t>Ian Chang / Zayn wong</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Mohammad Syafiq bin Azman / Ahmad Hazwan Bin Ahmad Hisham</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>2025-11-15 09:20</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
@@ -1677,51 +1677,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>LIM BOON KANG / Yap yu kuan</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Tang Kim Yong  / Foo Chee Yong</t>
+          <t>Tang Kim Yong  / Foo CY</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>2025-11-15 10:20</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
@@ -1798,51 +1798,51 @@
           <t>2025-11-15 10:20</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Bosco / Zayn</t>
+          <t>Ian Chang / Zayn wong</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Melvin Koh Kye Way / Bryan Lee Jie Han</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>2025-11-15 10:20</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
@@ -2134,98 +2134,98 @@
           <t>2025-11-15 11:00</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Bosco / Zayn</t>
+          <t>Ian Chang / Zayn wong</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>Soh Wei Lun / mang jie han</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>2025-11-15 11:00</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Tan Teik Yan / Soon Bing Jie</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Tang Kim Yong  / Foo Chee Yong</t>
+          <t>Tang Kim Yong  / Foo CY</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>2025-11-15 11:20</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
@@ -2302,303 +2302,303 @@
           <t>2025-11-15 11:20</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Bosco / Zayn</t>
+          <t>Ian Chang / Zayn wong</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t xml:space="preserve">Vincent Chew / Ter Ming Wei </t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>2025-11-15 11:20</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Tang Kim Yong  / Foo Chee Yong</t>
+          <t>Tang Kim Yong  / Foo CY</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Kamarul Ariffin Baginda bin Kamaruddin / Zainal Bin Narudin</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>2025-11-15 11:40</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>Chan Guo Jing / Samuel Chan Chia King</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Bosco / Zayn</t>
+          <t>Ian Chang / Zayn wong</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>2025-11-15 11:40</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>Melvin Koh Kye Way / Bryan Lee Jie Han</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>Tang Kim Yong  / Foo Chee Yong</t>
+          <t>Tang Kim Yong  / Foo CY</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>2025-11-15 12:20</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Bosco / Zayn</t>
+          <t>Ian Chang / Zayn wong</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Melvin Koh Kye Way / Bryan Lee Jie Han</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>2025-11-15 12:20</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>Chan Guo Jing / Samuel Chan Chia King</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>Tang Kim Yong  / Foo Chee Yong</t>
+          <t>Tang Kim Yong  / Foo CY</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>2025-11-15 13:00</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Foo Chee Yong / Faustina Su Kwong Ai</t>
+          <t>Foo CY / Faustina Su Kwong Ai</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>FAIQAH SYAHIRAH BINTI MOHD FOAD / Mohamad Safwan hakim bin Mohd azhar</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>2025-11-15 13:00</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
@@ -2680,51 +2680,51 @@
           <t>2025-11-15 13:00</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>Tew Wen Han / Noor Natassia Iskandar</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>2025-11-15 13:20</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
@@ -2890,219 +2890,219 @@
           <t>2025-11-15 13:40</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Zayn / Tan Wei Ting</t>
+          <t>Zayn wong / Tan Wei Ting</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>FAIQAH SYAHIRAH BINTI MOHD FOAD / Mohamad Safwan hakim bin Mohd azhar</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>2025-11-15 13:40</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Kong Jia Min</t>
+          <t>Teh LK / Jaymaine</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Yip Pei Yi / Tan Fang</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>2025-11-15 13:40</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Ooi Kai Rou / YEAP JUN WEI</t>
+          <t>Ooi Kai Rou / Junwei Yeap</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>Bash / Lam Man Teng</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>2025-11-15 13:40</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Anna Lee / Bosco</t>
+          <t>Anna Lee / Ian Chang</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>Tew Wen Han / Noor Natassia Iskandar</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>2025-11-15 14:00</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Foo Chee Yong / Faustina Su Kwong Ai</t>
+          <t>Foo CY / Faustina Su Kwong Ai</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Wong Kin Wai / Selina Loh Hor Yan</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>2025-11-15 14:00</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
@@ -3184,219 +3184,219 @@
           <t>2025-11-15 14:00</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>SOONG JUN FAI / Lee Xin Ni</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>2025-11-15 14:20</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Zayn / Tan Wei Ting</t>
+          <t>Zayn wong / Tan Wei Ting</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>Nurul Azni Mustafa / Muhamad Dhirar bin Zainal Abidin</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>2025-11-15 14:20</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Kong Jia Min</t>
+          <t>Teh LK / Jaymaine</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>Azril Adib Bin Asmadi / FATIN FAZLINA BINTI MARZUKI</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>2025-11-15 14:20</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Ooi Kai Rou / YEAP JUN WEI</t>
+          <t>Ooi Kai Rou / Junwei Yeap</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t xml:space="preserve">Sydney Chin Sy Xuan / Tang Kim Yong </t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>2025-11-15 14:20</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Anna Lee / Bosco</t>
+          <t>Anna Lee / Ian Chang</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>LIM BOON KANG / Ng chun yee</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>2025-11-15 14:40</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
@@ -3567,51 +3567,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>Nurul Azni Mustafa / Muhamad Dhirar bin Zainal Abidin</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Foo Chee Yong / Faustina Su Kwong Ai</t>
+          <t>Foo CY / Faustina Su Kwong Ai</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>2025-11-15 15:00</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
@@ -3693,214 +3693,214 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>LIM BOON KANG / Ng chun yee</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>2025-11-15 15:20</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Zayn / Tan Wei Ting</t>
+          <t>Zayn wong / Tan Wei Ting</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>Wong Kin Wai / Selina Loh Hor Yan</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>2025-11-15 15:20</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Kong Jia Min</t>
+          <t>Teh LK / Jaymaine</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>Kahmun Hor / YAP ENG KONG</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>2025-11-15 15:20</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Ooi Kai Rou / YEAP JUN WEI</t>
+          <t>Ooi Kai Rou / Junwei Yeap</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>Kamarul Ariffin Baginda bin Kamaruddin / YAP LEE KIN</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>2025-11-15 15:20</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Anna Lee / Bosco</t>
+          <t>Anna Lee / Ian Chang</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>SOONG JUN FAI / Lee Xin Ni</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>2025-11-15 15:40</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
@@ -3940,182 +3940,182 @@
           <t>2025-11-15 15:40</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Kong Jia Min</t>
+          <t>Teh LK / Jaymaine</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>Tey Wee Tiong / Tan Say Sen</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>2025-11-15 15:40</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Ooi Kai Rou / YEAP JUN WEI</t>
+          <t>Ooi Kai Rou / Junwei Yeap</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>Soh Wei Lun / Tay Zhi Han</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>2025-11-15 15:40</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Anna Lee / Bosco</t>
+          <t>Anna Lee / Ian Chang</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>2025-11-15 16:00</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Zayn / Tan Wei Ting</t>
+          <t>Zayn wong / Tan Wei Ting</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>Foo Chee Yong / Faustina Su Kwong Ai</t>
+          <t>Foo CY / Faustina Su Kwong Ai</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>2025-11-15 16:00</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
@@ -4234,350 +4234,350 @@
           <t>2025-11-15 16:20</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Zayn / Tan Wei Ting</t>
+          <t>Zayn wong / Tan Wei Ting</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>SOONG JUN FAI / Lee Xin Ni</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>2025-11-15 16:20</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Ooi Kai Rou / YEAP JUN WEI</t>
+          <t>Ooi Kai Rou / Junwei Yeap</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>Azril Adib Bin Asmadi / FATIN FAZLINA BINTI MARZUKI</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>2025-11-15 16:20</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Kong Jia Min</t>
+          <t>Teh LK / Jaymaine</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>Soh Wei Lun / Tay Zhi Han</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>2025-11-15 16:20</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Foo Chee Yong / Faustina Su Kwong Ai</t>
+          <t>Foo CY / Faustina Su Kwong Ai</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>2025-11-15 16:40</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>SOONG JUN FAI / Lee Xin Ni</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Ooi Kai Rou / YEAP JUN WEI</t>
+          <t>Ooi Kai Rou / Junwei Yeap</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>2025-11-15 16:40</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Kong Jia Min</t>
+          <t>Teh LK / Jaymaine</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>2025-11-15 17:20</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>SOONG JUN FAI / Lee Xin Ni</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Kong Jia Min</t>
+          <t>Teh LK / Jaymaine</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>2025-11-15 17:20</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Ooi Kai Rou / YEAP JUN WEI</t>
+          <t>Ooi Kai Rou / Junwei Yeap</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>2025-11-15 18:00</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
@@ -4612,51 +4612,51 @@
           <t>2025-11-15 18:00</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Kong Jia Min / Selina Loh Hor Yan</t>
+          <t>Jaymaine / Selina Loh Hor Yan</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>Faustina Su Kwong Ai / Angeline Tian Xuan</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>2025-11-15 18:00</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
@@ -4948,51 +4948,51 @@
           <t>2025-11-15 18:40</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Kong Jia Min / Selina Loh Hor Yan</t>
+          <t>Jaymaine / Selina Loh Hor Yan</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>Teo Kgia Loong / Nguyen Thi Thanh Truc</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>2025-11-15 18:40</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
@@ -5247,51 +5247,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>Sydney Chin Sy Xuan / Teoh Hui Juan</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Kong Jia Min / Selina Loh Hor Yan</t>
+          <t>Jaymaine / Selina Loh Hor Yan</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>2025-11-15 19:20</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
@@ -5415,51 +5415,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>Nik Farzana / Nur Syahira binti Abdul Ghani</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Kong Jia Min / Selina Loh Hor Yan</t>
+          <t>Jaymaine / Selina Loh Hor Yan</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>2025-11-15 19:40</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
@@ -5583,51 +5583,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>Liang Kai Qi  / Ooi Kai Rou</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Kong Jia Min / Selina Loh Hor Yan</t>
+          <t>Jaymaine / Selina Loh Hor Yan</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>2025-11-15 20:00</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
@@ -5830,51 +5830,51 @@
           <t>2025-11-15 20:40</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Kong Jia Min / Selina Loh Hor Yan</t>
+          <t>Jaymaine / Selina Loh Hor Yan</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
           <t>Sharifah Aysha Elwina / Suan Yean Ong</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>2025-11-15 20:40</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
@@ -5914,51 +5914,51 @@
           <t>2025-11-15 21:20</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Kong Jia Min / Selina Loh Hor Yan</t>
+          <t>Jaymaine / Selina Loh Hor Yan</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
           <t>Liang Kai Qi  / Ooi Kai Rou</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>2025-11-15 21:20</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">