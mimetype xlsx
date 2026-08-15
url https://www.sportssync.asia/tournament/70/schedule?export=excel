--- v1 (2026-04-20)
+++ v2 (2026-08-15)
@@ -664,51 +664,51 @@
           <t>2025-11-15 08:00</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Tang Kim Yong  / Foo CY</t>
+          <t>Kim Yong  / Foo CY</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Mohd rohaizad bin zamzuri / Rayqarl Eeman bin Mohd Rohaizad</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>2025-11-15 08:20</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
@@ -1168,51 +1168,51 @@
           <t>2025-11-15 09:00</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Tang Kim Yong  / Foo CY</t>
+          <t>Kim Yong  / Foo CY</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t xml:space="preserve">Izzad Zuhair Bin Ismail / SYANURHADI BIN ARSAT </t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>2025-11-15 09:20</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
@@ -1677,51 +1677,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>LIM BOON KANG / Yap yu kuan</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Tang Kim Yong  / Foo CY</t>
+          <t>Kim Yong  / Foo CY</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>2025-11-15 10:20</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
@@ -2181,51 +2181,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Tan Teik Yan / Soon Bing Jie</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Tang Kim Yong  / Foo CY</t>
+          <t>Kim Yong  / Foo CY</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>2025-11-15 11:20</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
@@ -2344,51 +2344,51 @@
           <t>2025-11-15 11:20</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Tang Kim Yong  / Foo CY</t>
+          <t>Kim Yong  / Foo CY</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Kamarul Ariffin Baginda bin Kamaruddin / Zainal Bin Narudin</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>2025-11-15 11:40</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
@@ -2433,51 +2433,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>Melvin Koh Kye Way / Bryan Lee Jie Han</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>Tang Kim Yong  / Foo CY</t>
+          <t>Kim Yong  / Foo CY</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>2025-11-15 12:20</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
@@ -2517,51 +2517,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>Chan Guo Jing / Samuel Chan Chia King</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>Tang Kim Yong  / Foo CY</t>
+          <t>Kim Yong  / Foo CY</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>2025-11-15 13:00</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
@@ -2596,51 +2596,51 @@
           <t>2025-11-15 13:00</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Tan Say Sen</t>
+          <t xml:space="preserve">Roy Tey / SUSAN TAN SAY SEN </t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Yip Pei Yi / Tan Fang</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>2025-11-15 13:00</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
@@ -2811,51 +2811,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>Kamarul Ariffin Baginda bin Kamaruddin / YAP LEE KIN</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sydney Chin Sy Xuan / Tang Kim Yong </t>
+          <t xml:space="preserve">Sydney Chin Sy Xuan / Kim Yong </t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>2025-11-15 13:20</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
@@ -2890,93 +2890,93 @@
           <t>2025-11-15 13:40</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Zayn wong / Tan Wei Ting</t>
+          <t>Zayn wong / Esther Tan</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>FAIQAH SYAHIRAH BINTI MOHD FOAD / Mohamad Safwan hakim bin Mohd azhar</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>2025-11-15 13:40</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Teh LK / Jaymaine</t>
+          <t>LKTeh  / Jaymaine</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Yip Pei Yi / Tan Fang</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>2025-11-15 13:40</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
@@ -3100,51 +3100,51 @@
           <t>2025-11-15 14:00</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Tan Say Sen</t>
+          <t xml:space="preserve">Roy Tey / SUSAN TAN SAY SEN </t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>Kahmun Hor / YAP ENG KONG</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>2025-11-15 14:00</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
@@ -3226,140 +3226,140 @@
           <t>2025-11-15 14:20</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Zayn wong / Tan Wei Ting</t>
+          <t>Zayn wong / Esther Tan</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>Nurul Azni Mustafa / Muhamad Dhirar bin Zainal Abidin</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>2025-11-15 14:20</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Teh LK / Jaymaine</t>
+          <t>LKTeh  / Jaymaine</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>Azril Adib Bin Asmadi / FATIN FAZLINA BINTI MARZUKI</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>2025-11-15 14:20</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>Ooi Kai Rou / Junwei Yeap</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sydney Chin Sy Xuan / Tang Kim Yong </t>
+          <t xml:space="preserve">Sydney Chin Sy Xuan / Kim Yong </t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>2025-11-15 14:20</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
@@ -3609,88 +3609,88 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>Azril Adib Bin Asmadi / FATIN FAZLINA BINTI MARZUKI</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Tan Say Sen</t>
+          <t xml:space="preserve">Roy Tey / SUSAN TAN SAY SEN </t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>2025-11-15 15:00</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sydney Chin Sy Xuan / Tang Kim Yong </t>
+          <t xml:space="preserve">Sydney Chin Sy Xuan / Kim Yong </t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>Soh Wei Lun / Tay Zhi Han</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>2025-11-15 15:00</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
@@ -3730,93 +3730,93 @@
           <t>2025-11-15 15:20</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Zayn wong / Tan Wei Ting</t>
+          <t>Zayn wong / Esther Tan</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>Wong Kin Wai / Selina Loh Hor Yan</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>2025-11-15 15:20</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Teh LK / Jaymaine</t>
+          <t>LKTeh  / Jaymaine</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>Kahmun Hor / YAP ENG KONG</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>2025-11-15 15:20</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
@@ -3940,56 +3940,56 @@
           <t>2025-11-15 15:40</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Teh LK / Jaymaine</t>
+          <t>LKTeh  / Jaymaine</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Tan Say Sen</t>
+          <t xml:space="preserve">Roy Tey / SUSAN TAN SAY SEN </t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>2025-11-15 15:40</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
@@ -4066,51 +4066,51 @@
           <t>2025-11-15 16:00</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Zayn wong / Tan Wei Ting</t>
+          <t>Zayn wong / Esther Tan</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>Foo CY / Faustina Su Kwong Ai</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>2025-11-15 16:00</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
@@ -4150,51 +4150,51 @@
           <t>2025-11-15 16:00</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sydney Chin Sy Xuan / Tang Kim Yong </t>
+          <t xml:space="preserve">Sydney Chin Sy Xuan / Kim Yong </t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>Bash / Lam Man Teng</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>2025-11-15 16:00</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
@@ -4234,51 +4234,51 @@
           <t>2025-11-15 16:20</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Zayn wong / Tan Wei Ting</t>
+          <t>Zayn wong / Esther Tan</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>SOONG JUN FAI / Lee Xin Ni</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>2025-11-15 16:20</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
@@ -4318,51 +4318,51 @@
           <t>2025-11-15 16:20</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Teh LK / Jaymaine</t>
+          <t>LKTeh  / Jaymaine</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>Soh Wei Lun / Tay Zhi Han</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>2025-11-15 16:20</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
@@ -4444,98 +4444,98 @@
           <t>2025-11-15 16:40</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Teh LK / Jaymaine</t>
+          <t>LKTeh  / Jaymaine</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>2025-11-15 17:20</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>SOONG JUN FAI / Lee Xin Ni</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Teh LK / Jaymaine</t>
+          <t>LKTeh  / Jaymaine</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>2025-11-15 17:20</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
@@ -4654,51 +4654,51 @@
           <t>2025-11-15 18:00</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Anna Lee / Tan Wei Ting</t>
+          <t>Anna Lee / Esther Tan</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>Nurul Azni Mustafa / FAIQAH SYAHIRAH BINTI MOHD FOAD</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>2025-11-15 18:00</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
@@ -4827,88 +4827,88 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>Teng Jia Xin / Chiang yee tung</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Tan Say Sen / Ong Pei Chi</t>
+          <t>SUSAN TAN SAY SEN  / Ong Pei Chi</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>2025-11-15 18:20</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Anna Lee / Tan Wei Ting</t>
+          <t>Anna Lee / Esther Tan</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>Yap Sue Ee / NORLASLITI BINTI HASSAN</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>2025-11-15 18:40</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
@@ -4995,51 +4995,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>Nurul Azni Mustafa / FAIQAH SYAHIRAH BINTI MOHD FOAD</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Tan Say Sen / Ong Pei Chi</t>
+          <t>SUSAN TAN SAY SEN  / Ong Pei Chi</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>2025-11-15 18:40</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
@@ -5158,56 +5158,56 @@
           <t>2025-11-15 19:00</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Anna Lee / Tan Wei Ting</t>
+          <t>Anna Lee / Esther Tan</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Tan Say Sen / Ong Pei Chi</t>
+          <t>SUSAN TAN SAY SEN  / Ong Pei Chi</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>2025-11-15 19:00</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
@@ -5368,51 +5368,51 @@
           <t>2025-11-15 19:20</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Anna Lee / Tan Wei Ting</t>
+          <t>Anna Lee / Esther Tan</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>Teng Jia Xin / Chiang yee tung</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>2025-11-15 19:40</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
@@ -5494,51 +5494,51 @@
           <t>2025-11-15 19:40</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Tan Say Sen / Ong Pei Chi</t>
+          <t>SUSAN TAN SAY SEN  / Ong Pei Chi</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>Sharifah Aysha Elwina / Suan Yean Ong</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>2025-11-15 19:40</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
@@ -5662,51 +5662,51 @@
           <t>2025-11-15 20:00</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Anna Lee / Tan Wei Ting</t>
+          <t>Anna Lee / Esther Tan</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
           <t>Sharifah Aysha Elwina / Suan Yean Ong</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>2025-11-15 20:00</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
@@ -5788,51 +5788,51 @@
           <t>2025-11-15 20:20</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Tan Say Sen / Ong Pei Chi</t>
+          <t>SUSAN TAN SAY SEN  / Ong Pei Chi</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
           <t>Yap Sue Ee / NORLASLITI BINTI HASSAN</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>2025-11-15 20:40</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">