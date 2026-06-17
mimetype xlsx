--- v0 (2025-10-24)
+++ v1 (2026-06-17)
@@ -664,51 +664,51 @@
           <t>2025-10-19 09:00</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Chang Yi Heng / Toh Tin Wei</t>
+          <t>Ian Chang / Toh Tin Wei</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>TAN CHEAN HWA / Tan Chean Xiong</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>2025-10-19 09:00</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
@@ -916,51 +916,51 @@
           <t>2025-10-19 09:20</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>Hoe Lay Cin / Jolynn Wong Yu Ling</t>
+          <t>Hoe Lay Cin / Jolynn Wong</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Chu Jia Hui / Racheal Teh Shean Ee</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>2025-10-19 09:20</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
@@ -1005,88 +1005,88 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Sia Yu Hern / Max teh yong wei</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>Chang Yi Heng / Toh Tin Wei</t>
+          <t>Ian Chang / Toh Tin Wei</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>2025-10-19 09:20</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Chan ren jian / SAMUEL CHAN CHIA KING </t>
+          <t>Chan ren jian / Samuel Chan Chia King</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>Tan Kean Hwa / Tan jun yean</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>2025-10-19 09:20</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
@@ -1252,51 +1252,51 @@
           <t>2025-10-19 09:40</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Hoe Lay Cin / Jolynn Wong Yu Ling</t>
+          <t>Hoe Lay Cin / Jolynn Wong</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Choo mun lin / Joline Tee Qianling</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>2025-10-19 09:40</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
@@ -1341,88 +1341,88 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Victor Yap Kim Loong / Yong chien khuan</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>Chang Yi Heng / Toh Tin Wei</t>
+          <t>Ian Chang / Toh Tin Wei</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>2025-10-19 09:40</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t xml:space="preserve">Chan ren jian / SAMUEL CHAN CHIA KING </t>
+          <t>Chan ren jian / Samuel Chan Chia King</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Cheong Jin Jee / Yeoh Chiew Kit</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>2025-10-19 09:40</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
@@ -1635,51 +1635,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Leonard Tan Ban Soon / Yap Kim Siong</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Chang Yi Heng / Toh Tin Wei</t>
+          <t>Ian Chang / Toh Tin Wei</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>2025-10-19 10:00</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
@@ -1714,51 +1714,51 @@
           <t>2025-10-19 10:00</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t xml:space="preserve">Chan ren jian / SAMUEL CHAN CHIA KING </t>
+          <t>Chan ren jian / Samuel Chan Chia King</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>TAN SAY WAI / PAN JIN YI</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>2025-10-19 10:00</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
@@ -2050,51 +2050,51 @@
           <t>2025-10-19 10:20</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t xml:space="preserve">Chan ren jian / SAMUEL CHAN CHIA KING </t>
+          <t>Chan ren jian / Samuel Chan Chia King</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>LEONG YU WEI / Kooy Boon Kee</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>2025-10-19 10:20</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
@@ -2890,51 +2890,51 @@
           <t>2025-10-19 11:20</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Hoe Lay Cin / Jolynn Wong Yu Ling</t>
+          <t>Hoe Lay Cin / Jolynn Wong</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>Leong Shen Yee / Wong Ker Sin</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>2025-10-19 11:20</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
@@ -3352,51 +3352,51 @@
           <t>2025-10-19 11:40</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Teo Wei Sern / jimhangchiyan</t>
+          <t>WS / chiyan</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>Clement Cyril Raju / Dylan Sugenthiran</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>2025-10-19 11:40</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
@@ -3520,51 +3520,51 @@
           <t>2025-10-19 12:00</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Hoe Lay Cin / Jolynn Wong Yu Ling</t>
+          <t>Hoe Lay Cin / Jolynn Wong</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>Pauline Ng Jia Hui / Suan Yean Ong</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>2025-10-19 12:00</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
@@ -3693,51 +3693,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>Benjamin Lim Joon Liang / YAP SWEE KEE</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Teo Wei Sern / jimhangchiyan</t>
+          <t>WS / chiyan</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>2025-10-19 12:00</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
@@ -3903,51 +3903,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t xml:space="preserve">Ng Hong Wei / Law Wei Siang </t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Teo Wei Sern / jimhangchiyan</t>
+          <t>WS / chiyan</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>2025-10-19 12:20</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
@@ -4113,51 +4113,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>Alaynna / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Hoe Lay Cin / Jolynn Wong Yu Ling</t>
+          <t>Hoe Lay Cin / Jolynn Wong</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>2025-10-19 12:40</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
@@ -4738,51 +4738,51 @@
           <t>2025-10-19 13:40</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Chang Yi Heng / Toh Tin Wei</t>
+          <t>Ian Chang / Toh Tin Wei</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>Lieu Kai Ye / NG JIN YUAN</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>2025-10-19 13:40</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
@@ -4906,51 +4906,51 @@
           <t>2025-10-19 13:40</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t xml:space="preserve">Chan ren jian / SAMUEL CHAN CHIA KING </t>
+          <t>Chan ren jian / Samuel Chan Chia King</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>lim chun kang / Poh jian xiong</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>2025-10-19 13:40</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
@@ -5158,51 +5158,51 @@
           <t>2025-10-19 14:20</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t xml:space="preserve">Chan ren jian / SAMUEL CHAN CHIA KING </t>
+          <t>Chan ren jian / Samuel Chan Chia King</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t xml:space="preserve">Ng Hong Wei / Law Wei Siang </t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>2025-10-19 14:20</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
@@ -5284,51 +5284,51 @@
           <t>2025-10-19 15:00</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t xml:space="preserve">Chan ren jian / SAMUEL CHAN CHIA KING </t>
+          <t>Chan ren jian / Samuel Chan Chia King</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t>LIM ZE YOUNG / ng dickson</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>2025-10-19 15:40</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
@@ -5373,51 +5373,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>Liu Chii Iu / Gan Boon zhe</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t xml:space="preserve">Chan ren jian / SAMUEL CHAN CHIA KING </t>
+          <t>Chan ren jian / Samuel Chan Chia King</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>2025-10-19 16:20</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
@@ -5452,51 +5452,51 @@
           <t>2025-10-19 16:20</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>POON LAI LING / Charles Chin</t>
+          <t>BERNICE POON  / Charles Chin</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>Teo Kah Hui Sandra  / Tan Gek hwa</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>2025-10-19 16:20</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
@@ -5625,51 +5625,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>Choong Yan Yin / Than Kok Theng</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>POON LAI LING / Charles Chin</t>
+          <t>BERNICE POON  / Charles Chin</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>2025-10-19 16:40</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
@@ -5793,51 +5793,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>Ong Ee Jane / ADHISH KUMAR MOHANTY</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>POON LAI LING / Charles Chin</t>
+          <t>BERNICE POON  / Charles Chin</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>2025-10-19 17:00</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
@@ -5919,51 +5919,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>KINO T / Lim yi wen</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>POON LAI LING / Charles Chin</t>
+          <t>BERNICE POON  / Charles Chin</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>2025-10-19 17:20</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
@@ -6591,51 +6591,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>Joey Cheng / Ryan Foo</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALICE CHAN AI TING / Benjamin Choong Myi Yang </t>
+          <t xml:space="preserve">Alice Chan / Benjamin Choong Myi Yang </t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>2025-10-19 18:40</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
@@ -6717,88 +6717,88 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t xml:space="preserve">Chan peng soon / Cham May May </t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Chai Boon Keong / Chew Pei Jun Christina</t>
+          <t>Chai Boon Keong / Christina Chew</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>2025-10-19 19:00</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALICE CHAN AI TING / Benjamin Choong Myi Yang </t>
+          <t xml:space="preserve">Alice Chan / Benjamin Choong Myi Yang </t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <t>Wong Boon Hong / Ng chun yee</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>2025-10-19 19:00</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
@@ -6880,98 +6880,98 @@
           <t>2025-10-19 19:00</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>Chai Boon Keong / Chew Pei Jun Christina</t>
+          <t>Chai Boon Keong / Christina Chew</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
           <t>Catherine Aloc / Dennis Anonuevo Aloc</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>2025-10-19 19:20</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t xml:space="preserve">Liew Jin Teng / Thor Ming Fung </t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALICE CHAN AI TING / Benjamin Choong Myi Yang </t>
+          <t xml:space="preserve">Alice Chan / Benjamin Choong Myi Yang </t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>2025-10-19 19:20</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
@@ -7053,51 +7053,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
           <t>Low Khai Loon  / Tay Ji Shu</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>Chai Boon Keong / Chew Pei Jun Christina</t>
+          <t>Chai Boon Keong / Christina Chew</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>2025-10-19 19:40</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
@@ -7305,51 +7305,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t xml:space="preserve">Lee ming eu / Tiew Choo Cheng </t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>LIN YIU FAI / Wong Pei Shan</t>
+          <t>Lin Yiu Fai / Wong Pei Shan</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>2025-10-19 20:20</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
@@ -7389,51 +7389,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t>Tan Yong Hau / Zhang Fen</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>LIN YIU FAI / Wong Pei Shan</t>
+          <t>Lin Yiu Fai / Wong Pei Shan</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>2025-10-19 20:40</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
@@ -7636,51 +7636,51 @@
           <t>2025-10-19 21:20</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>LIN YIU FAI / Wong Pei Shan</t>
+          <t>Lin Yiu Fai / Wong Pei Shan</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t>Wong Hoi Kee / Wang Chew Yong</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>2025-10-19 21:40</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
@@ -7935,51 +7935,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
           <t>Tan Yong Hau / Zhang Fen</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>POON LAI LING / Charles Chin</t>
+          <t>BERNICE POON  / Charles Chin</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>2025-10-19 22:20</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
@@ -8056,98 +8056,98 @@
           <t>2025-10-19 22:20</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALICE CHAN AI TING / Benjamin Choong Myi Yang </t>
+          <t xml:space="preserve">Alice Chan / Benjamin Choong Myi Yang </t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>Chai Boon Keong / Chew Pei Jun Christina</t>
+          <t>Chai Boon Keong / Christina Chew</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>2025-10-19 22:40</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
           <t>KINO T / Lim yi wen</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALICE CHAN AI TING / Benjamin Choong Myi Yang </t>
+          <t xml:space="preserve">Alice Chan / Benjamin Choong Myi Yang </t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>2025-10-19 22:40</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
@@ -8308,93 +8308,93 @@
           <t>2025-10-19 23:00</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALICE CHAN AI TING / Benjamin Choong Myi Yang </t>
+          <t xml:space="preserve">Alice Chan / Benjamin Choong Myi Yang </t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
           <t>GAN CHIA HONG / Jennis Khor Jin Yi</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>2025-10-19 23:20</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALICE CHAN AI TING / Benjamin Choong Myi Yang </t>
+          <t xml:space="preserve">Alice Chan / Benjamin Choong Myi Yang </t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
           <t>Sera Soh Sha Mae / Thong Hao Bin</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>2025-10-19 23:20</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">