--- v1 (2026-06-17)
+++ v2 (2026-08-15)
@@ -669,51 +669,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Ian Chang / Toh Tin Wei</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>TAN CHEAN HWA / Tan Chean Xiong</t>
+          <t>TAN CHEAN HWA / DAMON TAN</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>2025-10-19 09:00</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
@@ -1299,51 +1299,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Leonard Tan Ban Soon / Yap Kim Siong</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>TAN CHEAN HWA / Tan Chean Xiong</t>
+          <t>TAN CHEAN HWA / DAMON TAN</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>2025-10-19 09:40</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
@@ -1672,51 +1672,51 @@
           <t>2025-10-19 10:00</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>TAN CHEAN HWA / Tan Chean Xiong</t>
+          <t>TAN CHEAN HWA / DAMON TAN</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Sia Yu Hern / Max teh yong wei</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>2025-10-19 10:00</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
@@ -2008,51 +2008,51 @@
           <t>2025-10-19 10:20</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>TAN CHEAN HWA / Tan Chean Xiong</t>
+          <t>TAN CHEAN HWA / DAMON TAN</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Victor Yap Kim Loong / Yong chien khuan</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>2025-10-19 10:20</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
@@ -3315,51 +3315,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t xml:space="preserve">Ng Hong Wei / Law Wei Siang </t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Benjamin Lim Joon Liang / YAP SWEE KEE</t>
+          <t>[Leapmotor] Benj Lim / YAP SWEE KEE</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>2025-10-19 11:40</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
@@ -3688,51 +3688,51 @@
           <t>2025-10-19 12:00</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Benjamin Lim Joon Liang / YAP SWEE KEE</t>
+          <t>[Leapmotor] Benj Lim / YAP SWEE KEE</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>WS / chiyan</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>2025-10-19 12:00</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
@@ -3945,51 +3945,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>Clement Cyril Raju / Dylan Sugenthiran</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>Benjamin Lim Joon Liang / YAP SWEE KEE</t>
+          <t>[Leapmotor] Benj Lim / YAP SWEE KEE</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>2025-10-19 12:20</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
@@ -4654,51 +4654,51 @@
           <t>2025-10-19 13:20</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Benjamin Lim Joon Liang / YAP SWEE KEE</t>
+          <t>[Leapmotor] Benj Lim / YAP SWEE KEE</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>TAN SAY WAI / PAN JIN YI</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>2025-10-19 13:20</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
@@ -4995,51 +4995,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>LIM ZE YOUNG / ng dickson</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Benjamin Lim Joon Liang / YAP SWEE KEE</t>
+          <t>[Leapmotor] Benj Lim / YAP SWEE KEE</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>2025-10-19 14:00</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
@@ -5541,51 +5541,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>GAN CHIA HONG / Jennis Khor Jin Yi</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Zeta Peter James Romero / Mercado Avie Zharisse Teves</t>
+          <t>Zeta Peter James Romero / Avie Mercado</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>2025-10-19 16:40</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
@@ -5835,51 +5835,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>Sera Soh Sha Mae / Thong Hao Bin</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Zeta Peter James Romero / Mercado Avie Zharisse Teves</t>
+          <t>Zeta Peter James Romero / Avie Mercado</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>2025-10-19 17:00</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
@@ -6040,51 +6040,51 @@
           <t>2025-10-19 17:20</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Zeta Peter James Romero / Mercado Avie Zharisse Teves</t>
+          <t>Zeta Peter James Romero / Avie Mercado</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
           <t>Vincent ong York khoon / Ooi Kai Rou</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>2025-10-19 17:40</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
@@ -6208,51 +6208,51 @@
           <t>2025-10-19 17:40</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Zeta Peter James Romero / Mercado Avie Zharisse Teves</t>
+          <t>Zeta Peter James Romero / Avie Mercado</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
           <t>Tan Yew Ho  / Lee Kon Lin</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>2025-10-19 18:00</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">