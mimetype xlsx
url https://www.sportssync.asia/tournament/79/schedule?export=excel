--- v0 (2025-12-20)
+++ v1 (2026-06-29)
@@ -795,51 +795,51 @@
           <t>Court B2</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Lim You Wang / Gary lee seng kwan</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>AINNAL HASANAIN / Adib Ibrahim</t>
+          <t>Ainnal Hasanain / Adib Ibrahim</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>2025-12-13 08:00</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
@@ -2050,51 +2050,51 @@
           <t>2025-12-13 08:45</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>AINNAL HASANAIN / Adib Ibrahim</t>
+          <t>Ainnal Hasanain / Adib Ibrahim</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Christyan Staynner Panus William / Christopher B William Bili</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>2025-12-13 08:45</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
@@ -2895,51 +2895,51 @@
           <t>Court B2</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>Ahmad Aizad Bin Yahaya / MOHD AIZAT AMIR BIN OBET</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>AINNAL HASANAIN / Adib Ibrahim</t>
+          <t>Ainnal Hasanain / Adib Ibrahim</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>2025-12-13 09:15</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
@@ -3310,51 +3310,51 @@
           <t>2025-12-13 09:30</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Nicholas Bay Yaik Nien / Vincent Lim Chen Yi</t>
+          <t>Nicholas Bay / Vincent Lim Chen Yi</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>CHUNG TZE YUAN / Tan Chee Ming</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>2025-12-13 09:30</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
@@ -3394,51 +3394,51 @@
           <t>2025-12-13 09:30</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t xml:space="preserve">Chim nhạn / Ian Chang </t>
+          <t>Martin   / Ian Chang</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>Travis Tan Hou Tung / Alex Tan</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>2025-12-13 09:45</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
@@ -3693,51 +3693,51 @@
           <t>Court B2</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>Aziizul Hakiim Bin Mohd Zalahudin / Mohamad Al-Amin Bin Zainuddin</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Nicholas Bay Yaik Nien / Vincent Lim Chen Yi</t>
+          <t>Nicholas Bay / Vincent Lim Chen Yi</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>2025-12-13 09:45</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
@@ -3777,51 +3777,51 @@
           <t>Court B4</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>Chew jung hao / Shu Yi Siong</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t xml:space="preserve">Chim nhạn / Ian Chang </t>
+          <t>Martin   / Ian Chang</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>2025-12-13 10:00</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
@@ -4029,51 +4029,51 @@
           <t>Court B1</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>Noramin Bin Nordin / Cheong Yuen Wai</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>Nicholas Bay Yaik Nien / Vincent Lim Chen Yi</t>
+          <t>Nicholas Bay / Vincent Lim Chen Yi</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>2025-12-13 10:00</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
@@ -4113,51 +4113,51 @@
           <t>Court B3</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>Siah Hung Yean / Hew Kok Yoong</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t xml:space="preserve">Chim nhạn / Ian Chang </t>
+          <t>Martin   / Ian Chang</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>2025-12-13 10:00</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
@@ -4612,51 +4612,51 @@
           <t>2025-12-13 10:45</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t xml:space="preserve">Chim nhạn / Ian Chang </t>
+          <t>Martin   / Ian Chang</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>Tan Hao Yi  / Matthew Levi Sebastian</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>2025-12-13 10:45</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
@@ -4701,51 +4701,51 @@
           <t>Court B3</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>Aziizul Hakiim Bin Mohd Zalahudin / Mohamad Al-Amin Bin Zainuddin</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>AINNAL HASANAIN / Adib Ibrahim</t>
+          <t>Ainnal Hasanain / Adib Ibrahim</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>2025-12-13 10:45</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
@@ -5163,51 +5163,51 @@
           <t>Court A3</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>Arthur Chan Wern Zheng / Chong wai kit</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t xml:space="preserve">Chim nhạn / Ian Chang </t>
+          <t>Martin   / Ian Chang</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>2025-12-13 11:15</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
@@ -5452,51 +5452,51 @@
           <t>2025-12-13 11:30</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t xml:space="preserve">Chim nhạn / Ian Chang </t>
+          <t>Martin   / Ian Chang</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>Aziizul Hakiim Bin Mohd Zalahudin / Mohamad Al-Amin Bin Zainuddin</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>2025-12-13 11:30</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
@@ -5583,51 +5583,51 @@
           <t>Court A2</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t xml:space="preserve">WeiYew / Goh Cheong Ping </t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t xml:space="preserve">Chim nhạn / Ian Chang </t>
+          <t>Martin   / Ian Chang</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>2025-12-13 11:45</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
@@ -6166,51 +6166,51 @@
           <t>2025-12-13 12:30</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t xml:space="preserve">Chim nhạn / Ian Chang </t>
+          <t>Martin   / Ian Chang</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
           <t xml:space="preserve">Foo CY / Tang Kim Yong </t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>2025-12-13 12:30</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
@@ -7846,51 +7846,51 @@
           <t>2025-12-13 14:45</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>Koh Mei Xin / Kah Chen Yean</t>
+          <t>Cindy Koh / Kah Chen Yean</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
           <t>Sharon Goh Mei Har / Chiaki Terada</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>2025-12-13 15:15</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
@@ -8182,51 +8182,51 @@
           <t>2025-12-13 16:00</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>jimhangchiyan / Lee Boon Kiat</t>
+          <t>chiyan / Lee Boon Kiat</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
           <t>Wong Khee Chun / RONAN KING YUENT</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>2025-12-13 16:00</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
@@ -8271,51 +8271,51 @@
           <t>Court B4</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
           <t>Chan Guo Jing / Choo Meng Tat</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>Teoh Xue Zheng / Gurvir Raj Singh</t>
+          <t>Xue Zheng / Gurvir Raj Singh</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>2025-12-13 16:00</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
@@ -8392,98 +8392,98 @@
           <t>2025-12-13 16:15</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>Karen Wong Puey Han  / Jennis Khor Jin Yi</t>
+          <t>Karen Wong / Jennis Khor Jin Yi</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
           <t>Jacqueline Lau Pei Xuan / Rachel See Siow Yan</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>2025-12-13 16:15</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t xml:space="preserve">Desiree Siow Hao Shan / Payee lim peiy yee </t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>Koh Mei Xin / Kah Chen Yean</t>
+          <t>Cindy Koh / Kah Chen Yean</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>2025-12-13 16:15</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Court A4</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
@@ -8733,51 +8733,51 @@
           <t>Court B6</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
           <t>Jerome Wong / Chia Rong Xing</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>Nick Ho  / Yap Chih Leong</t>
+          <t>Nick Ho  / Sam Yap</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>2025-12-13 16:30</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
@@ -9111,51 +9111,51 @@
           <t>Court B4</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
           <t xml:space="preserve">Foo CY / Tang Kim Yong </t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>Teoh Xue Zheng / Gurvir Raj Singh</t>
+          <t>Xue Zheng / Gurvir Raj Singh</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>2025-12-13 16:30</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
@@ -9237,93 +9237,93 @@
           <t>Court A2</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
           <t>Rinachelle Dieh Ling Teck / LIM JIA YING</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>Karen Wong Puey Han  / Jennis Khor Jin Yi</t>
+          <t>Karen Wong / Jennis Khor Jin Yi</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>2025-12-13 16:45</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
           <t>Ho Zhuo Xin / Tan xiao tin</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>Koh Mei Xin / Kah Chen Yean</t>
+          <t>Cindy Koh / Kah Chen Yean</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>2025-12-13 16:45</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Court A4</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
@@ -9442,51 +9442,51 @@
           <t>2025-12-13 16:45</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>jimhangchiyan / Lee Boon Kiat</t>
+          <t>chiyan / Lee Boon Kiat</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
           <t>NG JIN YUAN / David Low</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>2025-12-13 16:45</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
@@ -10035,51 +10035,51 @@
           <t>Court B6</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
           <t xml:space="preserve">Mogenshwar Ganesan / Deveshwar Sivam </t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>Nick Ho  / Yap Chih Leong</t>
+          <t>Nick Ho  / Sam Yap</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
           <t>2025-12-13 17:15</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
@@ -10119,93 +10119,93 @@
           <t>Court A2</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
           <t>See Wern Yen  / Angel See</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>Karen Wong Puey Han  / Jennis Khor Jin Yi</t>
+          <t>Karen Wong / Jennis Khor Jin Yi</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t>2025-12-13 17:15</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
           <t>Lim Pui Yinn / SOONG CHENG LING</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>Koh Mei Xin / Kah Chen Yean</t>
+          <t>Cindy Koh / Kah Chen Yean</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
           <t>2025-12-13 17:15</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Court A4</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
@@ -10408,51 +10408,51 @@
           <t>2025-12-13 17:15</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>Teoh Xue Zheng / Gurvir Raj Singh</t>
+          <t>Xue Zheng / Gurvir Raj Singh</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
           <t>Khairul bin Awang / Mohd Syuhada Mahmud</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>2025-12-13 17:15</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
@@ -10492,140 +10492,140 @@
           <t>2025-12-13 17:15</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>Nick Ho  / Yap Chih Leong</t>
+          <t>Nick Ho  / Sam Yap</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
           <t>CHIA TING SHENG / Hafiz Bin Roslan</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>2025-12-13 17:30</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t xml:space="preserve">Zayn / Oswald Chok </t>
+          <t xml:space="preserve">Zayn wong / Oswald Chok </t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
           <t>Haikal Roslan / MUHAMMAD ZHAHIN IELYAS BIN KAMARUL ZAMAN</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
           <t>2025-12-13 17:30</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
           <t>Leow Lee Kien / Natalie Hau</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>Karen Wong Puey Han  / Jennis Khor Jin Yi</t>
+          <t>Karen Wong / Jennis Khor Jin Yi</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
           <t>2025-12-13 17:30</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
@@ -11001,51 +11001,51 @@
           <t>Court A1</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
           <t>Foong Wei Chieh / Ryan Chew Kar Men</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t xml:space="preserve">Zayn / Oswald Chok </t>
+          <t xml:space="preserve">Zayn wong / Oswald Chok </t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
           <t>2025-12-13 17:45</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
@@ -11080,51 +11080,51 @@
           <t>2025-12-13 17:45</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>Koh Mei Xin / Kah Chen Yean</t>
+          <t>Cindy Koh / Kah Chen Yean</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
           <t xml:space="preserve">Yap Fei Teng / Ng Joo Yee </t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
           <t>2025-12-13 17:45</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>Court A4</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
@@ -11253,51 +11253,51 @@
           <t>Court B2</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
           <t>Benjamin Tay  / Loh Wen Ken</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>jimhangchiyan / Lee Boon Kiat</t>
+          <t>chiyan / Lee Boon Kiat</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>2025-12-13 17:45</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
@@ -11673,51 +11673,51 @@
           <t>Court B2</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
           <t>Chow chee leng / Foo See Hee</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>jimhangchiyan / Lee Boon Kiat</t>
+          <t>chiyan / Lee Boon Kiat</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
           <t>2025-12-13 18:00</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
@@ -12177,51 +12177,51 @@
           <t>Court B4</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
           <t>Ong Jun Hang / Lim Kai Sen</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>Teoh Xue Zheng / Gurvir Raj Singh</t>
+          <t>Xue Zheng / Gurvir Raj Singh</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
           <t>2025-12-13 18:15</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
@@ -12513,51 +12513,51 @@
           <t>Court B2</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
           <t>PHUNG LI HANG / Hiew Shun Wen</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>Nick Ho  / Yap Chih Leong</t>
+          <t>Nick Ho  / Sam Yap</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
           <t>2025-12-13 18:30</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
@@ -12597,51 +12597,51 @@
           <t>Court A2</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
           <t>Wong say Heng / Raidon Tan Xue Long</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t xml:space="preserve">Zayn / Oswald Chok </t>
+          <t xml:space="preserve">Zayn wong / Oswald Chok </t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
           <t>2025-12-13 18:45</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
@@ -13264,56 +13264,56 @@
           <t>2025-12-13 19:30</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>Court A4</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>Karen Wong Puey Han  / Jennis Khor Jin Yi</t>
+          <t>Karen Wong / Jennis Khor Jin Yi</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>Koh Mei Xin / Kah Chen Yean</t>
+          <t>Cindy Koh / Kah Chen Yean</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
           <t>2025-12-13 19:45</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
@@ -13348,51 +13348,51 @@
           <t>2025-12-13 19:45</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>Koh Mei Xin / Kah Chen Yean</t>
+          <t>Cindy Koh / Kah Chen Yean</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
           <t>Faith Goh Shin Huey / Chooi Mei Yan</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
           <t>2025-12-13 20:00</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
@@ -13437,51 +13437,51 @@
           <t>Court A2</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
           <t xml:space="preserve">Desiree Siow Hao Shan / Payee lim peiy yee </t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t>Koh Mei Xin / Kah Chen Yean</t>
+          <t>Cindy Koh / Kah Chen Yean</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
           <t>2025-12-13 20:00</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
@@ -13600,51 +13600,51 @@
           <t>2025-12-13 20:00</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t xml:space="preserve">Zayn / Oswald Chok </t>
+          <t xml:space="preserve">Zayn wong / Oswald Chok </t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
           <t>TAN TENG GUAN / Ong Choong Leo</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
           <t>2025-12-13 20:15</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
@@ -14025,51 +14025,51 @@
           <t>Court B4</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
           <t>NG JIN YUAN / David Low</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
-          <t xml:space="preserve">Zayn / Oswald Chok </t>
+          <t xml:space="preserve">Zayn wong / Oswald Chok </t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
           <t>2025-12-13 20:45</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
@@ -16288,51 +16288,51 @@
           <t>2025-12-14 10:30</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Ooi Jing Yi</t>
+          <t>Rinachelle Dieh Ling Teck / [Leapmotor] Jin</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
           <t>Arthur Chan Wern Zheng / Ng Sid Huey</t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
           <t>2025-12-14 10:30</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
@@ -16414,51 +16414,51 @@
           <t>2025-12-14 10:30</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>Chim nhạn / lim pek en</t>
+          <t>Martin   / lim pek en</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
           <t>Yap Wei Han / Alicia Win Win Tan</t>
         </is>
       </c>
       <c r="H383" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
           <t>2025-12-14 10:30</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
@@ -17170,51 +17170,51 @@
           <t>2025-12-14 11:00</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Ooi Jing Yi</t>
+          <t>Rinachelle Dieh Ling Teck / [Leapmotor] Jin</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
           <t>ZULKIFLI BIN JAFAR / Rozailina Binti Khalid</t>
         </is>
       </c>
       <c r="H401" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
           <t>2025-12-14 11:00</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
@@ -17296,51 +17296,51 @@
           <t>2025-12-14 11:00</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>Chim nhạn / lim pek en</t>
+          <t>Martin   / lim pek en</t>
         </is>
       </c>
       <c r="G404" t="inlineStr">
         <is>
           <t>Jennis Khor Jin Yi / Chuah Min Hai</t>
         </is>
       </c>
       <c r="H404" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
           <t>2025-12-14 11:00</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
@@ -17464,51 +17464,51 @@
           <t>2025-12-14 11:15</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>ANG JIA XENG / Hoh Yun Yee</t>
+          <t>JX ANG / Janice Hoh</t>
         </is>
       </c>
       <c r="G408" t="inlineStr">
         <is>
           <t>Thor Ming Fung  / LIM CHUAN WEE</t>
         </is>
       </c>
       <c r="H408" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
           <t>2025-12-14 11:15</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
@@ -18010,51 +18010,51 @@
           <t>2025-12-14 11:30</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E421" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Ooi Jing Yi</t>
+          <t>Rinachelle Dieh Ling Teck / [Leapmotor] Jin</t>
         </is>
       </c>
       <c r="G421" t="inlineStr">
         <is>
           <t>Chooi Mei Yan / Yugi T</t>
         </is>
       </c>
       <c r="H421" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
           <t>2025-12-14 11:30</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
@@ -18136,51 +18136,51 @@
           <t>2025-12-14 11:30</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E424" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>Chim nhạn / lim pek en</t>
+          <t>Martin   / lim pek en</t>
         </is>
       </c>
       <c r="G424" t="inlineStr">
         <is>
           <t>CHOW YEE FAN / Yap Yeh Ling</t>
         </is>
       </c>
       <c r="H424" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
           <t>2025-12-14 11:30</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
@@ -18304,51 +18304,51 @@
           <t>2025-12-14 11:45</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E428" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
-          <t>ANG JIA XENG / Hoh Yun Yee</t>
+          <t>JX ANG / Janice Hoh</t>
         </is>
       </c>
       <c r="G428" t="inlineStr">
         <is>
           <t>Katharine Loh Wen Yuin / Aaron lee kwok chun</t>
         </is>
       </c>
       <c r="H428" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
           <t>2025-12-14 11:45</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
@@ -18850,51 +18850,51 @@
           <t>2025-12-14 12:15</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E441" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
-          <t>ANG JIA XENG / Hoh Yun Yee</t>
+          <t>JX ANG / Janice Hoh</t>
         </is>
       </c>
       <c r="G441" t="inlineStr">
         <is>
           <t>Daniel Bin Abu Hassan / Lok Teng Yan</t>
         </is>
       </c>
       <c r="H441" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
           <t>2025-12-14 12:15</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
@@ -18934,51 +18934,51 @@
           <t>2025-12-14 12:15</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E443" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
-          <t>ANG JIA XENG / Hoh Yun Yee</t>
+          <t>JX ANG / Janice Hoh</t>
         </is>
       </c>
       <c r="G443" t="inlineStr">
         <is>
           <t xml:space="preserve">Samuel Chan Chia King / Chin Lee yee </t>
         </is>
       </c>
       <c r="H443" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
           <t>2025-12-14 12:15</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
@@ -19611,51 +19611,51 @@
           <t>Court A1</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E459" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
           <t>Chan Yu Chi / LOH YIHERN</t>
         </is>
       </c>
       <c r="G459" t="inlineStr">
         <is>
-          <t>ANG JIA XENG / Hoh Yun Yee</t>
+          <t>JX ANG / Janice Hoh</t>
         </is>
       </c>
       <c r="H459" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
           <t>2025-12-14 13:00</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
@@ -19774,51 +19774,51 @@
           <t>2025-12-14 13:15</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E463" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
-          <t>Chim nhạn / lim pek en</t>
+          <t>Martin   / lim pek en</t>
         </is>
       </c>
       <c r="G463" t="inlineStr">
         <is>
           <t>Chea Liang Sean / Tan Ji Eng</t>
         </is>
       </c>
       <c r="H463" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
           <t>2025-12-14 13:15</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
@@ -19863,51 +19863,51 @@
           <t>Court A1</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E465" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
           <t>Desiree Siow Hao Shan / Yong Jing Ren</t>
         </is>
       </c>
       <c r="G465" t="inlineStr">
         <is>
-          <t>Chim nhạn / lim pek en</t>
+          <t>Martin   / lim pek en</t>
         </is>
       </c>
       <c r="H465" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
           <t>2025-12-14 13:30</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D466" t="inlineStr">
@@ -20110,51 +20110,51 @@
           <t>2025-12-14 14:00</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D471" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E471" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F471" t="inlineStr">
         <is>
-          <t>Chim nhạn / lim pek en</t>
+          <t>Martin   / lim pek en</t>
         </is>
       </c>
       <c r="G471" t="inlineStr">
         <is>
           <t>Tan Yi Wen / Tan Bok Lin</t>
         </is>
       </c>
       <c r="H471" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
           <t>2025-12-14 14:00</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
@@ -20194,51 +20194,51 @@
           <t>2025-12-14 14:00</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D473" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E473" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F473" t="inlineStr">
         <is>
-          <t>Vernon Chan Weng Cheong / Mycael Beh</t>
+          <t>Vernon Chan / Mycael Beh</t>
         </is>
       </c>
       <c r="G473" t="inlineStr">
         <is>
           <t>Azannizam Bin Azmi / Mohammad Ismi bin Ismail</t>
         </is>
       </c>
       <c r="H473" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
           <t>2025-12-14 14:00</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
@@ -20362,93 +20362,93 @@
           <t>2025-12-14 14:00</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D477" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E477" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F477" t="inlineStr">
         <is>
-          <t>Chim nhạn / lim pek en</t>
+          <t>Martin   / lim pek en</t>
         </is>
       </c>
       <c r="G477" t="inlineStr">
         <is>
           <t>TBD</t>
         </is>
       </c>
       <c r="H477" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
           <t>2025-12-14 14:15</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D478" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E478" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F478" t="inlineStr">
         <is>
-          <t>Chim nhạn / lim pek en</t>
+          <t>Martin   / lim pek en</t>
         </is>
       </c>
       <c r="G478" t="inlineStr">
         <is>
           <t>Chan Yu Chi / LOH YIHERN</t>
         </is>
       </c>
       <c r="H478" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
           <t>2025-12-14 14:15</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
@@ -20530,51 +20530,51 @@
           <t>2025-12-14 14:15</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E481" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F481" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Raymond Lim Wee Kiat</t>
+          <t>Roy Tey / Raymond Lim Wee Kiat</t>
         </is>
       </c>
       <c r="G481" t="inlineStr">
         <is>
           <t xml:space="preserve">Jimmy Hoh Wai Meng / Jack Cheong Tse Chiew </t>
         </is>
       </c>
       <c r="H481" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
           <t>2025-12-14 14:15</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
@@ -20656,51 +20656,51 @@
           <t>2025-12-14 14:30</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D484" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E484" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F484" t="inlineStr">
         <is>
-          <t>Vernon Chan Weng Cheong / Mycael Beh</t>
+          <t>Vernon Chan / Mycael Beh</t>
         </is>
       </c>
       <c r="G484" t="inlineStr">
         <is>
           <t>James Chew / Avery Koh Wern-Wern</t>
         </is>
       </c>
       <c r="H484" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
           <t>2025-12-14 14:30</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
@@ -20913,51 +20913,51 @@
           <t>Court B3</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E490" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F490" t="inlineStr">
         <is>
           <t>Edwin Koh Chia Ann / Wong Siu Hung John</t>
         </is>
       </c>
       <c r="G490" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Raymond Lim Wee Kiat</t>
+          <t>Roy Tey / Raymond Lim Wee Kiat</t>
         </is>
       </c>
       <c r="H490" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
           <t>2025-12-14 14:45</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
@@ -20992,51 +20992,51 @@
           <t>2025-12-14 15:00</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D492" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E492" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F492" t="inlineStr">
         <is>
-          <t>Vernon Chan Weng Cheong / Mycael Beh</t>
+          <t>Vernon Chan / Mycael Beh</t>
         </is>
       </c>
       <c r="G492" t="inlineStr">
         <is>
           <t>Daniel Pang Fong Ming / Khong Chin Leng</t>
         </is>
       </c>
       <c r="H492" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
           <t>2025-12-14 15:00</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
@@ -21081,51 +21081,51 @@
           <t>Court B3</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E494" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F494" t="inlineStr">
         <is>
           <t>LIM KENG ANN / John lim seng leng</t>
         </is>
       </c>
       <c r="G494" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Raymond Lim Wee Kiat</t>
+          <t>Roy Tey / Raymond Lim Wee Kiat</t>
         </is>
       </c>
       <c r="H494" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
           <t>2025-12-14 15:00</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D495" t="inlineStr">
@@ -21669,51 +21669,51 @@
           <t>Court B1</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D508" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E508" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F508" t="inlineStr">
         <is>
           <t>lim pek en / Choo Meng Tat</t>
         </is>
       </c>
       <c r="G508" t="inlineStr">
         <is>
-          <t>Yap Chih Leong / Poh Min En</t>
+          <t>Sam Yap / Poh Min En</t>
         </is>
       </c>
       <c r="H508" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
           <t>2025-12-14 16:15</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D509" t="inlineStr">
@@ -21753,51 +21753,51 @@
           <t>Court B3</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D510" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E510" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F510" t="inlineStr">
         <is>
           <t>Amalia nassli / Aimran Halim</t>
         </is>
       </c>
       <c r="G510" t="inlineStr">
         <is>
-          <t>Yew Xin Tung / Seow Guen Yew</t>
+          <t xml:space="preserve">Yew Xin Tung / Marcus Seow </t>
         </is>
       </c>
       <c r="H510" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
           <t>2025-12-14 16:15</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D511" t="inlineStr">
@@ -21958,51 +21958,51 @@
           <t>2025-12-14 16:30</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D515" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E515" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F515" t="inlineStr">
         <is>
-          <t>Ng Choon Kiang / Tan Hooi Yun</t>
+          <t>Ng Choon Kiang / Berlyn Tan</t>
         </is>
       </c>
       <c r="G515" t="inlineStr">
         <is>
           <t>Raidon Tan Xue Long / Sera Soh Sha Mae</t>
         </is>
       </c>
       <c r="H515" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
           <t>2025-12-14 16:30</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
@@ -22336,51 +22336,51 @@
           <t>2025-12-14 16:45</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D524" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E524" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F524" t="inlineStr">
         <is>
-          <t>Yew Xin Tung / Seow Guen Yew</t>
+          <t xml:space="preserve">Yew Xin Tung / Marcus Seow </t>
         </is>
       </c>
       <c r="G524" t="inlineStr">
         <is>
           <t>Nurul Nuzairi Bin Mohd Azahari / Yus syazlin nabila binti yusri</t>
         </is>
       </c>
       <c r="H524" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
           <t>2025-12-14 16:45</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
@@ -22588,56 +22588,56 @@
           <t>2025-12-14 17:00</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D530" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E530" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F530" t="inlineStr">
         <is>
-          <t>Yap Chih Leong / Poh Min En</t>
+          <t>Sam Yap / Poh Min En</t>
         </is>
       </c>
       <c r="G530" t="inlineStr">
         <is>
-          <t>Ng Choon Kiang / Tan Hooi Yun</t>
+          <t>Ng Choon Kiang / Berlyn Tan</t>
         </is>
       </c>
       <c r="H530" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
           <t>2025-12-14 17:00</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C531" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D531" t="inlineStr">
@@ -22677,51 +22677,51 @@
           <t>Court B3</t>
         </is>
       </c>
       <c r="C532" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D532" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E532" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F532" t="inlineStr">
         <is>
           <t>Aqilah Aziz / Ameer Faiz bin Ramli</t>
         </is>
       </c>
       <c r="G532" t="inlineStr">
         <is>
-          <t>Yew Xin Tung / Seow Guen Yew</t>
+          <t xml:space="preserve">Yew Xin Tung / Marcus Seow </t>
         </is>
       </c>
       <c r="H532" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
           <t>2025-12-14 17:00</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C533" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D533" t="inlineStr">
@@ -22887,51 +22887,51 @@
           <t>Court B1</t>
         </is>
       </c>
       <c r="C537" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D537" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E537" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F537" t="inlineStr">
         <is>
           <t>lim pek en / Choo Meng Tat</t>
         </is>
       </c>
       <c r="G537" t="inlineStr">
         <is>
-          <t>Ng Choon Kiang / Tan Hooi Yun</t>
+          <t>Ng Choon Kiang / Berlyn Tan</t>
         </is>
       </c>
       <c r="H537" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
           <t>2025-12-14 17:15</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C538" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D538" t="inlineStr">
@@ -23223,51 +23223,51 @@
           <t>Court B1</t>
         </is>
       </c>
       <c r="C545" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D545" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E545" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F545" t="inlineStr">
         <is>
           <t>Raidon Tan Xue Long / Sera Soh Sha Mae</t>
         </is>
       </c>
       <c r="G545" t="inlineStr">
         <is>
-          <t>Yap Chih Leong / Poh Min En</t>
+          <t>Sam Yap / Poh Min En</t>
         </is>
       </c>
       <c r="H545" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
           <t>2025-12-14 17:30</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D546" t="inlineStr">