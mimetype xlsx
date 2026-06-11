--- v0 (2025-11-26)
+++ v1 (2026-06-11)
@@ -795,51 +795,51 @@
           <t>Court A3</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Lee kean seng  / Tan Moh Leong</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>Vernon Chan Weng Cheong / Heng wei hun</t>
+          <t>Vernon Chan / Heng wei hun</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>2025-11-21 10:20</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
@@ -963,51 +963,51 @@
           <t>Court A3</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Sek Fook Meng / Leonard Tan Ban Soon</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>Vernon Chan Weng Cheong / Heng wei hun</t>
+          <t>Vernon Chan / Heng wei hun</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>2025-11-21 10:40</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
@@ -1462,51 +1462,51 @@
           <t>2025-11-21 11:40</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Vernon Chan Weng Cheong / Heng wei hun</t>
+          <t>Vernon Chan / Heng wei hun</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>See Kian Guan / Yeoh Pak Loon</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>2025-11-21 11:40</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
@@ -1593,51 +1593,51 @@
           <t>Court A2</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Andrew Martin / Lim Kim Jim</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Vernon Chan Weng Cheong / Heng wei hun</t>
+          <t>Vernon Chan / Heng wei hun</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>2025-11-21 12:00</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
@@ -2008,51 +2008,51 @@
           <t>2025-11-21 15:00</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Clifford Chew Kuan Thiam / Anita Chandran Bala Chandran</t>
+          <t>Clifford Chew Kuan Thiam / Anita Marie Chandran</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Ewe Liew San / Low Chai Ling</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>2025-11-21 15:20</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
@@ -2344,51 +2344,51 @@
           <t>2025-11-21 15:40</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Clifford Chew Kuan Thiam / Anita Chandran Bala Chandran</t>
+          <t>Clifford Chew Kuan Thiam / Anita Marie Chandran</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Yong Weng Yew / Norrita Idayu See binti Abdullah</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>2025-11-21 16:00</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
@@ -2596,51 +2596,51 @@
           <t>2025-11-21 16:20</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Clifford Chew Kuan Thiam / Anita Chandran Bala Chandran</t>
+          <t>Clifford Chew Kuan Thiam / Anita Marie Chandran</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Hwang Yoong Li Melina / LIM KENG ANN</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>2025-11-21 16:40</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
@@ -3142,51 +3142,51 @@
           <t>2025-11-21 19:00</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Darren Leong Jeng Hao / Pauline Ng Jia Hui</t>
+          <t>Darren Leong  / Pauline Ng Jia Hui</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>Alicia Chan Sook Ching / Caeden Tan</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>2025-11-21 19:00</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
@@ -3357,51 +3357,51 @@
           <t>Court B3</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>Aqilah Aziz / Ameer Faiz bin Ramli</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Cheng Wei Yew / Tan Hooi Yun</t>
+          <t>WeiYew / Berlyn Tan</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>2025-11-21 19:00</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
@@ -3525,51 +3525,51 @@
           <t>Court G1</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>Azril / Poh Jay Lyn</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Zayn</t>
+          <t>Rinachelle Dieh Ling Teck / Zayn wong</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>2025-11-21 19:00</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Court G2</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
@@ -3604,51 +3604,51 @@
           <t>2025-11-21 19:20</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Liibhenthirhan A/L Rajoo / ALICE CHAN AI TING</t>
+          <t>Liibhen / Alice Chan</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>Goh nai qiang / NGU HUEY WEN</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>2025-11-21 19:20</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
@@ -3987,51 +3987,51 @@
           <t>Court B6</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>Jolynn Wong / Quas</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>2025-11-21 19:20</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Court G1</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
@@ -4150,51 +4150,51 @@
           <t>2025-11-21 19:40</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Darren Leong Jeng Hao / Pauline Ng Jia Hui</t>
+          <t>Darren Leong  / Pauline Ng Jia Hui</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>LOW JUN HONG / LOKE YOU RONG</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>2025-11-21 19:40</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
@@ -4360,51 +4360,51 @@
           <t>2025-11-21 19:40</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Cheng Wei Yew / Tan Hooi Yun</t>
+          <t>WeiYew / Berlyn Tan</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>BaoBao / Nicholas wong</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>2025-11-21 19:40</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
@@ -4491,51 +4491,51 @@
           <t>Court B6</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>Jeraldine Si Pei-En / Chua Kai Xuan</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>2025-11-21 19:40</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Court G1</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
@@ -4617,51 +4617,51 @@
           <t>Court A1</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>Leow Joe Yee / Goh Su Keat</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Liibhenthirhan A/L Rajoo / ALICE CHAN AI TING</t>
+          <t>Liibhen / Alice Chan</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>2025-11-21 20:00</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
@@ -5032,51 +5032,51 @@
           <t>2025-11-21 20:00</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Court G1</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Zayn</t>
+          <t>Rinachelle Dieh Ling Teck / Zayn wong</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t>Benjamin Choong Myi Yang  / Lek Yun Than</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>2025-11-21 20:00</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Court G2</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
@@ -5121,88 +5121,88 @@
           <t>Court A1</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>LIN HUAN LIN / CHOONG KAI LE</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Liibhenthirhan A/L Rajoo / ALICE CHAN AI TING</t>
+          <t>Liibhen / Alice Chan</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>2025-11-21 20:20</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Darren Leong Jeng Hao / Pauline Ng Jia Hui</t>
+          <t>Darren Leong  / Pauline Ng Jia Hui</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>Marcus Chee Hong Yuan / Koay Yi Ling</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>2025-11-21 20:20</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
@@ -5877,51 +5877,51 @@
           <t>Court B3</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>RONAN KING YUENT / Kong Li-Ann</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Cheng Wei Yew / Tan Hooi Yun</t>
+          <t>WeiYew / Berlyn Tan</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>2025-11-21 20:40</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
@@ -5998,98 +5998,98 @@
           <t>2025-11-21 20:40</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
           <t xml:space="preserve">Liew Kai Wen / Wallace Low </t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>2025-11-21 20:40</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Court G1</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>Azrin Zuhdi / Daniel Pang Fong Ming</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Zayn</t>
+          <t>Rinachelle Dieh Ling Teck / Zayn wong</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>2025-11-21 20:40</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Court G2</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
@@ -6166,51 +6166,51 @@
           <t>2025-11-21 21:00</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Darren Leong Jeng Hao / Pauline Ng Jia Hui</t>
+          <t>Darren Leong  / Pauline Ng Jia Hui</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
           <t>Laurel Yong Loong Er / Lim Chin Long</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>2025-11-21 21:00</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
@@ -6502,51 +6502,51 @@
           <t>2025-11-21 21:00</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
           <t>RONAN KING YUENT / Kong Li-Ann</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>2025-11-21 21:00</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Court G1</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
@@ -6670,51 +6670,51 @@
           <t>2025-11-21 21:20</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Darren Leong Jeng Hao / Pauline Ng Jia Hui</t>
+          <t>Darren Leong  / Pauline Ng Jia Hui</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
           <t>Jessica Keng Jia Hui / Muhammad Ruzaidie</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>2025-11-21 21:20</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
@@ -7011,51 +7011,51 @@
           <t>Court Grand Court</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t>Law Wei Siang  / Lim Yin Loo</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Darren Leong Jeng Hao / Pauline Ng Jia Hui</t>
+          <t>Darren Leong  / Pauline Ng Jia Hui</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>2025-11-21 22:30</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
@@ -7342,140 +7342,140 @@
           <t>2025-11-22 09:20</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>DIANA WONG / Choy Szu Keang</t>
+          <t>DIANA WONG / Chloe Choy</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
           <t>Mei Low / Lee Kar Yee</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>2025-11-22 09:20</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>Effreeza binti Mohamad / 芝有沙</t>
+          <t>Effreeza binti Mohamad / Arisa Shiba</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>Audrey Chan Ai Shan / ALICE CHAN AI TING</t>
+          <t>Audrey Chan Ai Shan / Alice Chan</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>2025-11-22 09:20</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <t>Jasmine Sia  / HOE SHI YUN</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Tam Siew Fun / Liaw Pei Yean</t>
+          <t>Tam Siew Fun / Xiao Ye</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>2025-11-22 09:40</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
@@ -7515,135 +7515,135 @@
           <t>Court A2</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>Siti Aisah / ZULHIJJAH BINTI AZAN</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>DIANA WONG / Choy Szu Keang</t>
+          <t>DIANA WONG / Chloe Choy</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>2025-11-22 09:40</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t>Janice Tan Ju Yie / Poh Jay Lyn</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>Audrey Chan Ai Shan / ALICE CHAN AI TING</t>
+          <t>Audrey Chan Ai Shan / Alice Chan</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>2025-11-22 09:40</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
           <t>Joey Cheng / LOKE YOU RONG</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>Tam Siew Fun / Liaw Pei Yean</t>
+          <t>Tam Siew Fun / Xiao Ye</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>2025-11-22 10:00</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
@@ -7725,51 +7725,51 @@
           <t>Court A3</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
           <t>Even Chong / Chloe Tan</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>Effreeza binti Mohamad / 芝有沙</t>
+          <t>Effreeza binti Mohamad / Arisa Shiba</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>2025-11-22 10:00</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
@@ -7851,93 +7851,93 @@
           <t>Court A2</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t>Melissa  / Chong Lee Chuin</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>DIANA WONG / Choy Szu Keang</t>
+          <t>DIANA WONG / Chloe Choy</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>2025-11-22 10:20</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
           <t>Janice Tan Ju Yie / Poh Jay Lyn</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>Effreeza binti Mohamad / 芝有沙</t>
+          <t>Effreeza binti Mohamad / Arisa Shiba</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>2025-11-22 10:20</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
@@ -8056,219 +8056,219 @@
           <t>2025-11-22 10:40</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>Audrey Chan Ai Shan / ALICE CHAN AI TING</t>
+          <t>Audrey Chan Ai Shan / Alice Chan</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
           <t>Even Chong / Chloe Tan</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>2025-11-22 10:40</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>Tam Siew Fun / Liaw Pei Yean</t>
+          <t>Tam Siew Fun / Xiao Ye</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
           <t>Ivin Low / Alice Loo Lian Qi</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>2025-11-22 11:00</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t>Aqsa Syazwannie / Badariah binti Zainal Abidin</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>Tam Siew Fun / Liaw Pei Yean</t>
+          <t>Tam Siew Fun / Xiao Ye</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>2025-11-22 11:00</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
           <t>Mei Low / Lee Kar Yee</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>Effreeza binti Mohamad / 芝有沙</t>
+          <t>Effreeza binti Mohamad / Arisa Shiba</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>2025-11-22 11:00</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>Audrey Chan Ai Shan / ALICE CHAN AI TING</t>
+          <t>Audrey Chan Ai Shan / Alice Chan</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
           <t>Melissa  / Chong Lee Chuin</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>2025-11-22 11:00</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
@@ -8308,93 +8308,93 @@
           <t>2025-11-22 11:20</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>Tam Siew Fun / Liaw Pei Yean</t>
+          <t>Tam Siew Fun / Xiao Ye</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>Audrey Chan Ai Shan / ALICE CHAN AI TING</t>
+          <t>Audrey Chan Ai Shan / Alice Chan</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>2025-11-22 11:50</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>Effreeza binti Mohamad / 芝有沙</t>
+          <t>Effreeza binti Mohamad / Arisa Shiba</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
           <t>Jasmine Sia  / HOE SHI YUN</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>2025-11-22 12:00</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
@@ -8518,51 +8518,51 @@
           <t>2025-11-22 12:00</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>Liibhenthirhan A/L Rajoo / Chow hao bin</t>
+          <t>Liibhen / Chow hao bin</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
           <t>Wallace Low  / Steve Tan</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>2025-11-22 12:20</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
@@ -8728,56 +8728,56 @@
           <t>2025-11-22 12:20</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>Tam Siew Fun / Liaw Pei Yean</t>
+          <t>Tam Siew Fun / Xiao Ye</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>Effreeza binti Mohamad / 芝有沙</t>
+          <t>Effreeza binti Mohamad / Arisa Shiba</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>2025-11-22 12:40</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
@@ -8896,51 +8896,51 @@
           <t>2025-11-22 12:40</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>Liibhenthirhan A/L Rajoo / Chow hao bin</t>
+          <t>Liibhen / Chow hao bin</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
           <t>Darren Tan Chun Yaw / Jason Chew Jia Hee</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>2025-11-22 13:00</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
@@ -9106,51 +9106,51 @@
           <t>2025-11-22 13:00</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>Audrey Chan Ai Shan / ALICE CHAN AI TING</t>
+          <t>Audrey Chan Ai Shan / Alice Chan</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
           <t>Jasmine Sia  / HOE SHI YUN</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>2025-11-22 13:20</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
@@ -9274,51 +9274,51 @@
           <t>2025-11-22 13:20</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>Liibhenthirhan A/L Rajoo / Chow hao bin</t>
+          <t>Liibhen / Chow hao bin</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
           <t>Wan Arif Faizuddin / Muhammad Zaihim</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>2025-11-22 13:40</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
@@ -9610,51 +9610,51 @@
           <t>2025-11-22 14:00</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>Liibhenthirhan A/L Rajoo / Chow hao bin</t>
+          <t>Liibhen / Chow hao bin</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
           <t>Ben Wong  / Goh Joon Ken</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>2025-11-22 14:20</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
@@ -9699,130 +9699,130 @@
           <t>Court A2</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
           <t>Brian Mok Herng Yhue / Foo Hsien Loong</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>Liibhenthirhan A/L Rajoo / Chow hao bin</t>
+          <t>Liibhen / Chow hao bin</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t>2025-11-22 15:00</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>Bosco / Kathryn Tan</t>
+          <t>Ian Chang / Kathryn Tan</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
           <t>SOO MEI YI / SIM CHENG YI</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>2025-11-22 15:00</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>Yew Siak Kean  / Magdalene Lee Ai Peng</t>
+          <t>Yew Siak Kean  / M.</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
           <t>FOO SEH KAI / Tan Yen Shan</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>2025-11-22 15:00</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
@@ -9904,56 +9904,56 @@
           <t>2025-11-22 15:00</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>LIN YIU FAI / Lim Mei Yun</t>
+          <t>Lin Yiu Fai / Lim Mei Yun</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Ooi Jing Yi</t>
+          <t>Rinachelle Dieh Ling Teck / [Leapmotor] Jin</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
           <t>2025-11-22 15:00</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
@@ -10035,88 +10035,88 @@
           <t>Court B4</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
           <t>Tee Chee Xiang / Judith Lim Jia Ying</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>POON LAI LING / Charles Chin</t>
+          <t>BERNICE POON  / Charles Chin</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
           <t>2025-11-22 15:00</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
           <t>I</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>Ho Yong Sheng / TIW MIN YUEN</t>
+          <t>Ho Yong Sheng / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
           <t>Vincent Chew / Angeline Tian Xuan</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
           <t>2025-11-22 15:00</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
@@ -10161,88 +10161,88 @@
           <t>Court Grand Court</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
           <t>MOHD FARIS AFNAN BIN ZAHARI / Hafiz Bin Roslan</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>Liibhenthirhan A/L Rajoo / Chow hao bin</t>
+          <t>Liibhen / Chow hao bin</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
           <t>2025-11-22 15:20</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>DORIS LIM / Vincent ong York khoon</t>
+          <t>Doris Lim / Vincent ong York khoon</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
           <t>NG RUN JIE / ONG SOH WEI</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>2025-11-22 15:20</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
@@ -10366,51 +10366,51 @@
           <t>2025-11-22 15:20</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>Teoh Yu Ling / Jonathan Chee Yanhao</t>
+          <t>Yu0 / Jonathan Chee Yanhao</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
           <t>TAN PHAN HONG / Yap Sheue Nee</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t>2025-11-22 15:20</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
@@ -10618,93 +10618,93 @@
           <t>2025-11-22 15:40</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>Bosco / Kathryn Tan</t>
+          <t>Ian Chang / Kathryn Tan</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
           <t>NG RUN JIE / ONG SOH WEI</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
           <t>2025-11-22 15:40</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>Yew Siak Kean  / Magdalene Lee Ai Peng</t>
+          <t>Yew Siak Kean  / M.</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
           <t>LAI TUCK SENG / Ong Lay Suan</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>2025-11-22 15:40</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
@@ -10786,51 +10786,51 @@
           <t>2025-11-22 15:40</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>LIN YIU FAI / Lim Mei Yun</t>
+          <t>Lin Yiu Fai / Lim Mei Yun</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
           <t>TAN PHAN HONG / Yap Sheue Nee</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
           <t>2025-11-22 15:40</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
@@ -10954,51 +10954,51 @@
           <t>2025-11-22 15:40</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
           <t>I</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>Ho Yong Sheng / TIW MIN YUEN</t>
+          <t>Ho Yong Sheng / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
           <t>Ahmad Ruiz Hakeem bin Mohd Razif / Charlotte Ooi Ean Choo</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
           <t>2025-11-22 15:40</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
@@ -11085,51 +11085,51 @@
           <t>Court A1</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
           <t>SOO MEI YI / SIM CHENG YI</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>DORIS LIM / Vincent ong York khoon</t>
+          <t>Doris Lim / Vincent ong York khoon</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
           <t>2025-11-22 16:00</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
@@ -11248,56 +11248,56 @@
           <t>2025-11-22 16:00</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Ooi Jing Yi</t>
+          <t>Rinachelle Dieh Ling Teck / [Leapmotor] Jin</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>Teoh Yu Ling / Jonathan Chee Yanhao</t>
+          <t>Yu0 / Jonathan Chee Yanhao</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>2025-11-22 16:00</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
@@ -11374,51 +11374,51 @@
           <t>2025-11-22 16:00</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>POON LAI LING / Charles Chin</t>
+          <t>BERNICE POON  / Charles Chin</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
           <t>Yap Sam Shern / Lee Zi Ying</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>2025-11-22 16:00</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
@@ -11500,93 +11500,93 @@
           <t>2025-11-22 16:20</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>Bosco / Kathryn Tan</t>
+          <t>Ian Chang / Kathryn Tan</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>DORIS LIM / Vincent ong York khoon</t>
+          <t>Doris Lim / Vincent ong York khoon</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
           <t>2025-11-22 16:20</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>Yew Siak Kean  / Magdalene Lee Ai Peng</t>
+          <t>Yew Siak Kean  / M.</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
           <t>HENG JO LEEN / Leong Yao Xiang</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
           <t>2025-11-22 16:20</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
@@ -11668,56 +11668,56 @@
           <t>2025-11-22 16:20</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>LIN YIU FAI / Lim Mei Yun</t>
+          <t>Lin Yiu Fai / Lim Mei Yun</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>Teoh Yu Ling / Jonathan Chee Yanhao</t>
+          <t>Yu0 / Jonathan Chee Yanhao</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
           <t>2025-11-22 16:20</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
@@ -11836,51 +11836,51 @@
           <t>2025-11-22 16:20</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
           <t>I</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>Ho Yong Sheng / TIW MIN YUEN</t>
+          <t>Ho Yong Sheng / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
           <t>Ooi Sze Ting / Jerome Ong Swee Beng</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
           <t>2025-11-22 16:20</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
@@ -12093,51 +12093,51 @@
           <t>Court B1</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
           <t>TAN PHAN HONG / Yap Sheue Nee</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Ooi Jing Yi</t>
+          <t>Rinachelle Dieh Ling Teck / [Leapmotor] Jin</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
           <t>2025-11-22 16:40</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
@@ -12219,51 +12219,51 @@
           <t>Court B4</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
           <t>Lee Li Shah / Chee Khing Yit</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>POON LAI LING / Charles Chin</t>
+          <t>BERNICE POON  / Charles Chin</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
           <t>2025-11-22 16:40</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
@@ -12382,51 +12382,51 @@
           <t>2025-11-22 17:00</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>Ong Boon Seng</t>
+          <t>Vincent Ong Boon Seng</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
           <t xml:space="preserve"> CHEONG NICHOLAS</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
           <t>2025-11-22 17:00</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
@@ -12513,93 +12513,93 @@
           <t>Court B1</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
           <t>K</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
           <t>Chooi Mei Yan / Beh Sheldon</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>Justin Wong / Cheong ZiXin</t>
+          <t xml:space="preserve">Justin / Cheong ZiXin </t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
           <t>2025-11-22 17:00</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
           <t xml:space="preserve">Yap Wei Han / Vivian Fortunata </t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t xml:space="preserve">Carl Lunn Wong / Wong Puey Han </t>
+          <t>Carl Lunn Wong / Karen Wong</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
           <t>2025-11-22 17:00</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
@@ -12896,51 +12896,51 @@
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
           <t>Daniel Pang Fong Ming</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
           <t>Manston Tan Zhong-Zheng</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Scheduled</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
           <t>2025-11-22 17:20</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
@@ -13017,51 +13017,51 @@
           <t>Court B3</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
           <t xml:space="preserve">Zuhaini Bin Kardi / CHE SARAH BINTI CHE NORDIN </t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>Lui Jun Kang  / CHAN WING YAN</t>
+          <t>Lui Jun Kang  / Chan Wing Yan</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
           <t>2025-11-22 17:20</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
@@ -13222,51 +13222,51 @@
           <t>2025-11-22 17:40</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>Ong Boon Seng</t>
+          <t>Vincent Ong Boon Seng</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
           <t>AHMAD ZAIRUL</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
           <t>2025-11-22 17:40</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
@@ -13437,51 +13437,51 @@
           <t>Court B3</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
           <t>CHENG WAN YONG  / TAN SIN KANG</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t>Lui Jun Kang  / CHAN WING YAN</t>
+          <t>Lui Jun Kang  / Chan Wing Yan</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
           <t>2025-11-22 17:40</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
@@ -13768,93 +13768,93 @@
           <t>2025-11-22 18:00</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
           <t>K</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>Justin Wong / Cheong ZiXin</t>
+          <t xml:space="preserve">Justin / Cheong ZiXin </t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
           <t>LIANG CHAY JEONG / Yong Mie Ying</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
           <t>2025-11-22 18:00</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t xml:space="preserve">Carl Lunn Wong / Wong Puey Han </t>
+          <t>Carl Lunn Wong / Karen Wong</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
           <t xml:space="preserve">chajunhao / Chia Jia Xin </t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
           <t>2025-11-22 18:00</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
@@ -14062,51 +14062,51 @@
           <t>2025-11-22 18:20</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>Ong Boon Seng</t>
+          <t>Vincent Ong Boon Seng</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
           <t>Abdullah Hakim Bin Alias</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
           <t>2025-11-22 18:20</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
@@ -14613,130 +14613,130 @@
           <t>Court B1</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
           <t>K</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
           <t>Vinod Kumar / YAN LIU</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
-          <t>Justin Wong / Cheong ZiXin</t>
+          <t xml:space="preserve">Justin / Cheong ZiXin </t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
           <t>2025-11-22 18:40</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
           <t xml:space="preserve">Kevyen Keshelon A/L Kunju  / Lim Siew Lian </t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t xml:space="preserve">Carl Lunn Wong / Wong Puey Han </t>
+          <t>Carl Lunn Wong / Karen Wong</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
           <t>2025-11-22 18:40</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>Lui Jun Kang  / CHAN WING YAN</t>
+          <t>Lui Jun Kang  / Chan Wing Yan</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
           <t>Yew Yuen Wah / Chong Eik Tze</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
           <t>2025-11-22 18:40</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
@@ -14902,51 +14902,51 @@
           <t>2025-11-22 19:00</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>Ong Boon Seng</t>
+          <t>Vincent Ong Boon Seng</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
           <t>NG WEI XIAN</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
           <t>2025-11-22 19:00</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
@@ -15028,51 +15028,51 @@
           <t>2025-11-22 19:00</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>DORIS LIM / Vincent ong York khoon</t>
+          <t>Doris Lim / Vincent ong York khoon</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
           <t>Shane Goh Xuan Wey / Faith Goh Shin Huey</t>
         </is>
       </c>
       <c r="H350" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
           <t>2025-11-22 19:00</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
@@ -15159,88 +15159,88 @@
           <t>Court B4</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
           <t>Nur Fhaiezan Binti Jainal / Mohamad naim bin mohdzir</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
-          <t>Lui Jun Kang  / CHAN WING YAN</t>
+          <t>Lui Jun Kang  / Chan Wing Yan</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
           <t>2025-11-22 19:00</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>Teoh Yu Ling / Jonathan Chee Yanhao</t>
+          <t>Yu0 / Jonathan Chee Yanhao</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
           <t xml:space="preserve">chajunhao / Chia Jia Xin </t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
           <t>2025-11-22 19:00</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
@@ -15406,56 +15406,56 @@
           <t>2025-11-22 19:20</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>POON LAI LING / Charles Chin</t>
+          <t>BERNICE POON  / Charles Chin</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
-          <t>Ho Yong Sheng / TIW MIN YUEN</t>
+          <t>Ho Yong Sheng / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
           <t>2025-11-22 19:20</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
@@ -15579,51 +15579,51 @@
           <t>Court B6</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
           <t xml:space="preserve">Yap Wei Han / Vivian Fortunata </t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Ooi Jing Yi</t>
+          <t>Rinachelle Dieh Ling Teck / [Leapmotor] Jin</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
           <t>2025-11-22 19:40</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
@@ -15705,93 +15705,93 @@
           <t>Court B3</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
           <t>goh jin yan / Phua yong sheng</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
-          <t>Yew Siak Kean  / Magdalene Lee Ai Peng</t>
+          <t>Yew Siak Kean  / M.</t>
         </is>
       </c>
       <c r="H366" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
           <t>2025-11-22 19:40</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
           <t>Leow Kim Wei / Lee Kok Ting</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
-          <t>Bosco / Kathryn Tan</t>
+          <t>Ian Chang / Kathryn Tan</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
           <t>2025-11-22 19:50</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
           <t>Court Grand Court</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
@@ -15873,51 +15873,51 @@
           <t>Court A2</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
           <t>Soe Min Ming / Dominic Wong Jia Yi</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
-          <t>Bosco / Kathryn Tan</t>
+          <t>Ian Chang / Kathryn Tan</t>
         </is>
       </c>
       <c r="H370" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
           <t>2025-11-22 20:00</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
@@ -15952,51 +15952,51 @@
           <t>2025-11-22 20:00</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>DORIS LIM / Vincent ong York khoon</t>
+          <t>Doris Lim / Vincent ong York khoon</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
           <t>goh jin yan / Phua yong sheng</t>
         </is>
       </c>
       <c r="H372" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
           <t>2025-11-22 20:00</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
@@ -16036,51 +16036,51 @@
           <t>2025-11-22 20:00</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>Teoh Yu Ling / Jonathan Chee Yanhao</t>
+          <t>Yu0 / Jonathan Chee Yanhao</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
           <t>Chooi Mei Yan / Beh Sheldon</t>
         </is>
       </c>
       <c r="H374" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
           <t>2025-11-22 20:00</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
@@ -16120,51 +16120,51 @@
           <t>2025-11-22 20:00</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>POON LAI LING / Charles Chin</t>
+          <t>BERNICE POON  / Charles Chin</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
           <t>Cassandra Liew Chi Yen / Alaster Ang Han Wun</t>
         </is>
       </c>
       <c r="H376" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
           <t>2025-11-22 20:00</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
@@ -16246,182 +16246,182 @@
           <t>2025-11-22 20:20</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>Teoh Yu Ling / Jonathan Chee Yanhao</t>
+          <t>Yu0 / Jonathan Chee Yanhao</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
           <t>Yap Sam Shern / Lee Zi Ying</t>
         </is>
       </c>
       <c r="H379" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
           <t>2025-11-22 20:20</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>POON LAI LING / Charles Chin</t>
+          <t>BERNICE POON  / Charles Chin</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
           <t xml:space="preserve">Yap Wei Han / Vivian Fortunata </t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
           <t>2025-11-22 20:20</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
           <t>Tze Han Pua / Tan Sueh Cheng</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
-          <t>Bosco / Kathryn Tan</t>
+          <t>Ian Chang / Kathryn Tan</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
           <t>2025-11-22 20:40</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
           <t>goh jin yan / Phua yong sheng</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
-          <t>Teoh Yu Ling / Jonathan Chee Yanhao</t>
+          <t>Yu0 / Jonathan Chee Yanhao</t>
         </is>
       </c>
       <c r="H382" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
           <t>2025-11-22 20:40</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
@@ -16456,51 +16456,51 @@
           <t>2025-11-22 21:20</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
           <t>Court Grand Court</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>Teoh Yu Ling / Jonathan Chee Yanhao</t>
+          <t>Yu0 / Jonathan Chee Yanhao</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
           <t>Tze Han Pua / Tan Sueh Cheng</t>
         </is>
       </c>
       <c r="H384" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
           <t>2025-11-22 21:40</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
           <t>Court Grand Court</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
@@ -16540,51 +16540,51 @@
           <t>2025-11-23 09:00</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / Yap Zhen</t>
+          <t>Shaine Mui / Yap Zhen</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
           <t>Zoe Kee Chung Sze / Chong Hwei Teeng</t>
         </is>
       </c>
       <c r="H386" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
           <t>2025-11-23 09:00</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
@@ -16624,51 +16624,51 @@
           <t>2025-11-23 09:00</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>Sarah Chong Yin Ching / TAN HUI YING</t>
+          <t>Sarah Chong Yin Ching / Hui Ying Tan</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
           <t>TAM WEE WEY  / Alicia</t>
         </is>
       </c>
       <c r="H388" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
           <t>2025-11-23 09:00</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
@@ -16708,56 +16708,56 @@
           <t>2025-11-23 09:00</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H390" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
           <t>2025-11-23 09:20</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
@@ -16792,98 +16792,98 @@
           <t>2025-11-23 09:20</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>POON LAI LING / Lim Mei Yun</t>
+          <t>BERNICE POON  / Lim Mei Yun</t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
           <t>Ashley Khor Wey-Ern / Wong Pei Shan</t>
         </is>
       </c>
       <c r="H392" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
           <t>2025-11-23 09:20</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
           <t>Lim Cheng Yee  / LIM MUN YEE</t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
-          <t>Lim Swee Mei / Koh Puan Hoon</t>
+          <t>Gina Lim Swee Mei / Koh Puan Hoon</t>
         </is>
       </c>
       <c r="H393" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
           <t>2025-11-23 09:20</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
@@ -16918,93 +16918,93 @@
           <t>2025-11-23 09:20</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G395" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H395" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
           <t>2025-11-23 09:40</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / Yap Zhen</t>
+          <t>Shaine Mui / Yap Zhen</t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
           <t xml:space="preserve">Yong Zhi Wan / Vivian Fortunata </t>
         </is>
       </c>
       <c r="H396" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
           <t>2025-11-23 09:40</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
@@ -17044,56 +17044,56 @@
           <t>2025-11-23 09:40</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>Sarah Chong Yin Ching / TAN HUI YING</t>
+          <t>Sarah Chong Yin Ching / Hui Ying Tan</t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
-          <t>Lim Swee Mei / Koh Puan Hoon</t>
+          <t>Gina Lim Swee Mei / Koh Puan Hoon</t>
         </is>
       </c>
       <c r="H398" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
           <t>2025-11-23 09:40</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
@@ -17128,56 +17128,56 @@
           <t>2025-11-23 09:40</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H400" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
           <t>2025-11-23 10:00</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
@@ -17217,51 +17217,51 @@
           <t>Court A2</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
           <t>Shannon Lee / Vanessa Teo</t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
-          <t>POON LAI LING / Lim Mei Yun</t>
+          <t>BERNICE POON  / Lim Mei Yun</t>
         </is>
       </c>
       <c r="H402" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
           <t>2025-11-23 10:00</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
@@ -17338,177 +17338,177 @@
           <t>2025-11-23 10:00</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G405" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H405" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
           <t>2025-11-23 10:20</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / Yap Zhen</t>
+          <t>Shaine Mui / Yap Zhen</t>
         </is>
       </c>
       <c r="G406" t="inlineStr">
         <is>
           <t>Yap Wai Ling / SUSAN LEE</t>
         </is>
       </c>
       <c r="H406" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
           <t>2025-11-23 10:20</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
           <t>Chloe Tan / Even Chong</t>
         </is>
       </c>
       <c r="G407" t="inlineStr">
         <is>
-          <t>POON LAI LING / Lim Mei Yun</t>
+          <t>BERNICE POON  / Lim Mei Yun</t>
         </is>
       </c>
       <c r="H407" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
           <t>2025-11-23 10:20</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>Sarah Chong Yin Ching / TAN HUI YING</t>
+          <t>Sarah Chong Yin Ching / Hui Ying Tan</t>
         </is>
       </c>
       <c r="G408" t="inlineStr">
         <is>
           <t>Lim Cheng Yee  / LIM MUN YEE</t>
         </is>
       </c>
       <c r="H408" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
           <t>2025-11-23 10:20</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
@@ -17548,56 +17548,56 @@
           <t>2025-11-23 10:20</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E410" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G410" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H410" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
           <t>2025-11-23 10:40</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
@@ -17674,51 +17674,51 @@
           <t>2025-11-23 10:40</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E413" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>Lim Swee Mei / Koh Puan Hoon</t>
+          <t>Gina Lim Swee Mei / Koh Puan Hoon</t>
         </is>
       </c>
       <c r="G413" t="inlineStr">
         <is>
           <t>TAM WEE WEY  / Alicia</t>
         </is>
       </c>
       <c r="H413" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
           <t>2025-11-23 10:40</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
@@ -17758,56 +17758,56 @@
           <t>2025-11-23 10:40</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E415" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G415" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H415" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
           <t>2025-11-23 11:00</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
@@ -17926,135 +17926,135 @@
           <t>2025-11-23 11:00</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E419" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>Magdalene Lee Ai Peng / Benazir Sim Bee Chang</t>
+          <t>M. / Benazir Sim Bee Chang</t>
         </is>
       </c>
       <c r="G419" t="inlineStr">
         <is>
           <t>Nurhijrahwati Bt Kamarehan / Syamime Hazreen Bt Bahrin</t>
         </is>
       </c>
       <c r="H419" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
           <t>2025-11-23 11:00</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E420" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G420" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H420" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
           <t>2025-11-23 11:20</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E421" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>Soh ying ying  / Low Yee Wern</t>
+          <t xml:space="preserve">Soh ying ying  / Y. </t>
         </is>
       </c>
       <c r="G421" t="inlineStr">
         <is>
           <t>Lee Sze Ping / Tan jia hui</t>
         </is>
       </c>
       <c r="H421" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
           <t>2025-11-23 11:20</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
@@ -18178,56 +18178,56 @@
           <t>2025-11-23 11:20</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E425" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G425" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H425" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
           <t>2025-11-23 11:40</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
@@ -18346,140 +18346,140 @@
           <t>2025-11-23 11:40</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E429" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
-          <t>Magdalene Lee Ai Peng / Benazir Sim Bee Chang</t>
+          <t>M. / Benazir Sim Bee Chang</t>
         </is>
       </c>
       <c r="G429" t="inlineStr">
         <is>
           <t>Amira Sabri / Shareena Abdul Halim</t>
         </is>
       </c>
       <c r="H429" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
           <t>2025-11-23 11:40</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E430" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G430" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H430" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
           <t>2025-11-23 12:00</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E431" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
           <t xml:space="preserve">Anna-Sophia Klatt / Ng shin yee </t>
         </is>
       </c>
       <c r="G431" t="inlineStr">
         <is>
-          <t>Soh ying ying  / Low Yee Wern</t>
+          <t xml:space="preserve">Soh ying ying  / Y. </t>
         </is>
       </c>
       <c r="H431" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
           <t>2025-11-23 12:00</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
@@ -18598,98 +18598,98 @@
           <t>2025-11-23 12:00</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E435" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G435" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H435" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
           <t>2025-11-23 12:20</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E436" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
           <t>Jessica Tan Lay Loo / Rico Tan Jia Xuan</t>
         </is>
       </c>
       <c r="G436" t="inlineStr">
         <is>
-          <t>Soh ying ying  / Low Yee Wern</t>
+          <t xml:space="preserve">Soh ying ying  / Y. </t>
         </is>
       </c>
       <c r="H436" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
           <t>2025-11-23 12:20</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
@@ -18766,51 +18766,51 @@
           <t>2025-11-23 12:20</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E439" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
-          <t>Magdalene Lee Ai Peng / Benazir Sim Bee Chang</t>
+          <t>M. / Benazir Sim Bee Chang</t>
         </is>
       </c>
       <c r="G439" t="inlineStr">
         <is>
           <t>Lee Kok Ting / Mun yoke chen</t>
         </is>
       </c>
       <c r="H439" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
           <t>2025-11-23 12:40</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
@@ -18976,135 +18976,135 @@
           <t>2025-11-23 12:40</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E444" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G444" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H444" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
           <t>2025-11-23 12:40</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E445" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G445" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H445" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
           <t>2025-11-23 13:00</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E446" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / Yap Zhen</t>
+          <t>Shaine Mui / Yap Zhen</t>
         </is>
       </c>
       <c r="G446" t="inlineStr">
         <is>
           <t>Amira Sabri / Shareena Abdul Halim</t>
         </is>
       </c>
       <c r="H446" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
           <t>2025-11-23 13:00</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
@@ -19228,98 +19228,98 @@
           <t>2025-11-23 13:20</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E450" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
-          <t>Soh ying ying  / Low Yee Wern</t>
+          <t xml:space="preserve">Soh ying ying  / Y. </t>
         </is>
       </c>
       <c r="G450" t="inlineStr">
         <is>
           <t>Rachel Heah Ming Li / Jasmine Rachel Ong</t>
         </is>
       </c>
       <c r="H450" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
           <t>2025-11-23 13:20</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E451" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
           <t>Chan Yu Chi / Faustina Su Kwong Ai</t>
         </is>
       </c>
       <c r="G451" t="inlineStr">
         <is>
-          <t>Lim Swee Mei / Koh Puan Hoon</t>
+          <t>Gina Lim Swee Mei / Koh Puan Hoon</t>
         </is>
       </c>
       <c r="H451" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
           <t>2025-11-23 13:20</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
@@ -19396,98 +19396,98 @@
           <t>2025-11-23 13:40</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E454" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / Yap Zhen</t>
+          <t>Shaine Mui / Yap Zhen</t>
         </is>
       </c>
       <c r="G454" t="inlineStr">
         <is>
           <t>Ashley Khor Wey-Ern / Wong Pei Shan</t>
         </is>
       </c>
       <c r="H454" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
           <t>2025-11-23 13:40</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E455" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
           <t>Tan Yee Sann / Ong Ke Rou</t>
         </is>
       </c>
       <c r="G455" t="inlineStr">
         <is>
-          <t>Soh ying ying  / Low Yee Wern</t>
+          <t xml:space="preserve">Soh ying ying  / Y. </t>
         </is>
       </c>
       <c r="H455" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
           <t>2025-11-23 13:40</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
@@ -19569,51 +19569,51 @@
           <t>Court A1</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E458" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
           <t>Ashley Khor Wey-Ern / Wong Pei Shan</t>
         </is>
       </c>
       <c r="G458" t="inlineStr">
         <is>
-          <t>Soh ying ying  / Low Yee Wern</t>
+          <t xml:space="preserve">Soh ying ying  / Y. </t>
         </is>
       </c>
       <c r="H458" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
           <t>2025-11-23 14:00</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
@@ -19648,93 +19648,93 @@
           <t>2025-11-23 14:00</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E460" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G460" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H460" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
           <t>2025-11-23 14:30</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
           <t>Court Grand Court</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E461" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
-          <t>Soh ying ying  / Low Yee Wern</t>
+          <t xml:space="preserve">Soh ying ying  / Y. </t>
         </is>
       </c>
       <c r="G461" t="inlineStr">
         <is>
           <t>Chan Yu Chi / Faustina Su Kwong Ai</t>
         </is>
       </c>
       <c r="H461" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
           <t>2025-11-23 14:30</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
@@ -19774,51 +19774,51 @@
           <t>2025-11-23 15:00</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E463" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
-          <t>Chim nhạn / Chin Jin Jet</t>
+          <t>Martin   / Chin Jin Jet</t>
         </is>
       </c>
       <c r="G463" t="inlineStr">
         <is>
           <t>Khalil bin Khairuddin / Muzaffar Musa</t>
         </is>
       </c>
       <c r="H463" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
           <t>2025-11-23 15:00</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
@@ -20031,51 +20031,51 @@
           <t>Court B3</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D469" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E469" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F469" t="inlineStr">
         <is>
           <t>Muhammad amirul amri / AHMAD HUZAIMI BIN SHAMSAIMI</t>
         </is>
       </c>
       <c r="G469" t="inlineStr">
         <is>
-          <t>TENSON TANG / Gun Johnson</t>
+          <t>Tenson Tang / Gun Johnson</t>
         </is>
       </c>
       <c r="H469" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
           <t>2025-11-23 15:00</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
@@ -20194,56 +20194,56 @@
           <t>2025-11-23 15:10</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
           <t>Court Grand Court</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D473" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E473" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F473" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G473" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H473" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
           <t>2025-11-23 15:20</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D474" t="inlineStr">
@@ -20367,51 +20367,51 @@
           <t>Court A5</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D477" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E477" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F477" t="inlineStr">
         <is>
           <t>lim yang wei / TAN HIKTOR</t>
         </is>
       </c>
       <c r="G477" t="inlineStr">
         <is>
-          <t>Tee Beng Kiat / LIN YIU FAI</t>
+          <t>Tee Beng Kiat / Lin Yiu Fai</t>
         </is>
       </c>
       <c r="H477" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
           <t>2025-11-23 15:20</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D478" t="inlineStr">
@@ -20656,51 +20656,51 @@
           <t>2025-11-23 15:40</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D484" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E484" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F484" t="inlineStr">
         <is>
-          <t>Chim nhạn / Chin Jin Jet</t>
+          <t>Martin   / Chin Jin Jet</t>
         </is>
       </c>
       <c r="G484" t="inlineStr">
         <is>
           <t>How Cheong Fong / Ch’ng Han Keong</t>
         </is>
       </c>
       <c r="H484" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
           <t>2025-11-23 15:40</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
@@ -20787,51 +20787,51 @@
           <t>Court A5</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D487" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E487" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F487" t="inlineStr">
         <is>
           <t>Tham Seng Mun / Ngiam Ee Kent</t>
         </is>
       </c>
       <c r="G487" t="inlineStr">
         <is>
-          <t>Tee Beng Kiat / LIN YIU FAI</t>
+          <t>Tee Beng Kiat / Lin Yiu Fai</t>
         </is>
       </c>
       <c r="H487" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
           <t>2025-11-23 15:40</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
@@ -21328,51 +21328,51 @@
           <t>2025-11-23 16:00</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E500" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F500" t="inlineStr">
         <is>
-          <t>TENSON TANG / Gun Johnson</t>
+          <t>Tenson Tang / Gun Johnson</t>
         </is>
       </c>
       <c r="G500" t="inlineStr">
         <is>
           <t>KWEK MING SHENG / Kuo Yu Xuan</t>
         </is>
       </c>
       <c r="H500" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
           <t>2025-11-23 16:00</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
@@ -21496,51 +21496,51 @@
           <t>2025-11-23 16:20</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D504" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E504" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F504" t="inlineStr">
         <is>
-          <t>Chim nhạn / Chin Jin Jet</t>
+          <t>Martin   / Chin Jin Jet</t>
         </is>
       </c>
       <c r="G504" t="inlineStr">
         <is>
           <t>KHOW KOK WEI / Jimmy Tee</t>
         </is>
       </c>
       <c r="H504" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
           <t>2025-11-23 16:20</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
@@ -22042,51 +22042,51 @@
           <t>2025-11-23 16:40</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C517" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D517" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E517" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F517" t="inlineStr">
         <is>
-          <t>Tee Beng Kiat / LIN YIU FAI</t>
+          <t>Tee Beng Kiat / Lin Yiu Fai</t>
         </is>
       </c>
       <c r="G517" t="inlineStr">
         <is>
           <t>Ahmad Nor Aiman bin Ahmad Norzaini / Muhamad Dhirar bin Zainal Abidin</t>
         </is>
       </c>
       <c r="H517" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
           <t>2025-11-23 16:40</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
@@ -22173,51 +22173,51 @@
           <t>Court B3</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D520" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E520" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F520" t="inlineStr">
         <is>
           <t>Gary lee seng kwan / Yap Kimhong</t>
         </is>
       </c>
       <c r="G520" t="inlineStr">
         <is>
-          <t>TENSON TANG / Gun Johnson</t>
+          <t>Tenson Tang / Gun Johnson</t>
         </is>
       </c>
       <c r="H520" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
           <t>2025-11-23 16:40</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D521" t="inlineStr">
@@ -23097,51 +23097,51 @@
           <t>Court B5</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D542" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E542" t="inlineStr">
         <is>
           <t>O</t>
         </is>
       </c>
       <c r="F542" t="inlineStr">
         <is>
           <t>Iskandar bin Abdillah Suffian  / Muhammad Nur Aiman Bin Basuni</t>
         </is>
       </c>
       <c r="G542" t="inlineStr">
         <is>
-          <t>Muhammad Nur Affzan bin Muhammad Rozilah / Muhammad Fakrullah Haziq Bin Hashim</t>
+          <t>Nur Affzan / Muhammad Fakrullah Haziq Bin Hashim</t>
         </is>
       </c>
       <c r="H542" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
           <t>2025-11-23 17:20</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C543" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D543" t="inlineStr">
@@ -23517,51 +23517,51 @@
           <t>Court B5</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D552" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E552" t="inlineStr">
         <is>
           <t>O</t>
         </is>
       </c>
       <c r="F552" t="inlineStr">
         <is>
           <t>Fang chin poh  / Teo Kian Hong</t>
         </is>
       </c>
       <c r="G552" t="inlineStr">
         <is>
-          <t>Muhammad Nur Affzan bin Muhammad Rozilah / Muhammad Fakrullah Haziq Bin Hashim</t>
+          <t>Nur Affzan / Muhammad Fakrullah Haziq Bin Hashim</t>
         </is>
       </c>
       <c r="H552" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
           <t>2025-11-23 17:40</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D553" t="inlineStr">
@@ -24772,51 +24772,51 @@
           <t>2025-11-23 18:40</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C582" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D582" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E582" t="inlineStr">
         <is>
           <t>O</t>
         </is>
       </c>
       <c r="F582" t="inlineStr">
         <is>
-          <t>Muhammad Nur Affzan bin Muhammad Rozilah / Muhammad Fakrullah Haziq Bin Hashim</t>
+          <t>Nur Affzan / Muhammad Fakrullah Haziq Bin Hashim</t>
         </is>
       </c>
       <c r="G582" t="inlineStr">
         <is>
           <t>Thong Li Shen / Chew Chuan Ern</t>
         </is>
       </c>
       <c r="H582" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
           <t>2025-11-23 18:40</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C583" t="inlineStr">
@@ -24903,51 +24903,51 @@
           <t>Court A2</t>
         </is>
       </c>
       <c r="C585" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D585" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E585" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F585" t="inlineStr">
         <is>
           <t>Lim Kah Hui / Teo Tze Hwa</t>
         </is>
       </c>
       <c r="G585" t="inlineStr">
         <is>
-          <t>Zayn / Oswald Chok Ing Qi</t>
+          <t xml:space="preserve">Zayn wong / Oswald Chok </t>
         </is>
       </c>
       <c r="H585" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
           <t>2025-11-23 19:00</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C586" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D586" t="inlineStr">
@@ -24987,88 +24987,88 @@
           <t>Court A5</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D587" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E587" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F587" t="inlineStr">
         <is>
           <t>Haikal Roslan / Hafiz Bin Roslan</t>
         </is>
       </c>
       <c r="G587" t="inlineStr">
         <is>
-          <t>Toh Wee Sen / LOK WENG HOE</t>
+          <t>Toh Wee Sen / Edward Lok</t>
         </is>
       </c>
       <c r="H587" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
           <t>2025-11-23 19:00</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C588" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D588" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E588" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F588" t="inlineStr">
         <is>
-          <t>Chim nhạn / Chin Jin Jet</t>
+          <t>Martin   / Chin Jin Jet</t>
         </is>
       </c>
       <c r="G588" t="inlineStr">
         <is>
           <t>Amzar Firas Khalid Bin Azmil Khalili  / Amnan Faleq Khalid Bin Azmil Khalili</t>
         </is>
       </c>
       <c r="H588" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
           <t>2025-11-23 19:00</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
@@ -25444,51 +25444,51 @@
           <t>2025-11-23 19:20</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C598" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D598" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E598" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F598" t="inlineStr">
         <is>
-          <t>TENSON TANG / Gun Johnson</t>
+          <t>Tenson Tang / Gun Johnson</t>
         </is>
       </c>
       <c r="G598" t="inlineStr">
         <is>
           <t>Phan Kian Leong / Lau Youn Li</t>
         </is>
       </c>
       <c r="H598" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
           <t>2025-11-23 19:20</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C599" t="inlineStr">
@@ -25948,51 +25948,51 @@
           <t>2025-11-23 19:40</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C610" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D610" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E610" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F610" t="inlineStr">
         <is>
-          <t>Muhammad Nur Affzan bin Muhammad Rozilah / Muhammad Fakrullah Haziq Bin Hashim</t>
+          <t>Nur Affzan / Muhammad Fakrullah Haziq Bin Hashim</t>
         </is>
       </c>
       <c r="G610" t="inlineStr">
         <is>
           <t xml:space="preserve">Carl Lunn Wong / Tan Thiong Leong </t>
         </is>
       </c>
       <c r="H610" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
           <t>2025-11-23 19:40</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C611" t="inlineStr">
@@ -26074,51 +26074,51 @@
           <t>2025-11-23 20:00</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C613" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D613" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E613" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F613" t="inlineStr">
         <is>
-          <t>Zayn / Oswald Chok Ing Qi</t>
+          <t xml:space="preserve">Zayn wong / Oswald Chok </t>
         </is>
       </c>
       <c r="G613" t="inlineStr">
         <is>
           <t xml:space="preserve">Wong Zizhen / TEE JING XU </t>
         </is>
       </c>
       <c r="H613" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
           <t>2025-11-23 20:00</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C614" t="inlineStr">
@@ -26158,98 +26158,98 @@
           <t>2025-11-23 20:00</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C615" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D615" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E615" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F615" t="inlineStr">
         <is>
-          <t>Toh Wee Sen / LOK WENG HOE</t>
+          <t>Toh Wee Sen / Edward Lok</t>
         </is>
       </c>
       <c r="G615" t="inlineStr">
         <is>
           <t>XK / TAN HEN HOOR</t>
         </is>
       </c>
       <c r="H615" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
           <t>2025-11-23 20:00</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C616" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D616" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E616" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F616" t="inlineStr">
         <is>
-          <t>Chim nhạn / Chin Jin Jet</t>
+          <t>Martin   / Chin Jin Jet</t>
         </is>
       </c>
       <c r="G616" t="inlineStr">
         <is>
-          <t>Muhammad Nur Affzan bin Muhammad Rozilah / Muhammad Fakrullah Haziq Bin Hashim</t>
+          <t>Nur Affzan / Muhammad Fakrullah Haziq Bin Hashim</t>
         </is>
       </c>
       <c r="H616" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
           <t>2025-11-23 20:00</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C617" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D617" t="inlineStr">
@@ -26326,51 +26326,51 @@
           <t>2025-11-23 20:00</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C619" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D619" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E619" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F619" t="inlineStr">
         <is>
-          <t>TENSON TANG / Gun Johnson</t>
+          <t>Tenson Tang / Gun Johnson</t>
         </is>
       </c>
       <c r="G619" t="inlineStr">
         <is>
           <t>Samuel Chan Chia King / Yong Yoong seng</t>
         </is>
       </c>
       <c r="H619" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
           <t>2025-11-23 20:20</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C620" t="inlineStr">
@@ -26751,51 +26751,51 @@
           <t>Court A2</t>
         </is>
       </c>
       <c r="C629" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D629" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E629" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F629" t="inlineStr">
         <is>
           <t>Hafizi Bin Mohd Jaffar / Muhamad Faris Iqmal bin Kamaruddib</t>
         </is>
       </c>
       <c r="G629" t="inlineStr">
         <is>
-          <t>Zayn / Oswald Chok Ing Qi</t>
+          <t xml:space="preserve">Zayn wong / Oswald Chok </t>
         </is>
       </c>
       <c r="H629" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
           <t>2025-11-23 20:40</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C630" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D630" t="inlineStr">
@@ -26835,135 +26835,135 @@
           <t>Court A5</t>
         </is>
       </c>
       <c r="C631" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D631" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E631" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F631" t="inlineStr">
         <is>
           <t>JOSHUA CHOO / Tan Kian Ann</t>
         </is>
       </c>
       <c r="G631" t="inlineStr">
         <is>
-          <t>Toh Wee Sen / LOK WENG HOE</t>
+          <t>Toh Wee Sen / Edward Lok</t>
         </is>
       </c>
       <c r="H631" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
           <t>2025-11-23 20:40</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C632" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D632" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E632" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F632" t="inlineStr">
         <is>
-          <t>Muhammad Nur Affzan bin Muhammad Rozilah / Muhammad Fakrullah Haziq Bin Hashim</t>
+          <t>Nur Affzan / Muhammad Fakrullah Haziq Bin Hashim</t>
         </is>
       </c>
       <c r="G632" t="inlineStr">
         <is>
           <t>NG PENG LEONG / Tan Bok Lin</t>
         </is>
       </c>
       <c r="H632" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
           <t>2025-11-23 20:40</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C633" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D633" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E633" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F633" t="inlineStr">
         <is>
           <t>Bryan Chin Tzen Kenn / David Sia Chong Yew</t>
         </is>
       </c>
       <c r="G633" t="inlineStr">
         <is>
-          <t>TENSON TANG / Gun Johnson</t>
+          <t>Tenson Tang / Gun Johnson</t>
         </is>
       </c>
       <c r="H633" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
           <t>2025-11-23 20:40</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C634" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D634" t="inlineStr">
@@ -27208,51 +27208,51 @@
           <t>2025-11-23 21:00</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C640" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D640" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E640" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F640" t="inlineStr">
         <is>
-          <t>Muhammad Nur Affzan bin Muhammad Rozilah / Muhammad Fakrullah Haziq Bin Hashim</t>
+          <t>Nur Affzan / Muhammad Fakrullah Haziq Bin Hashim</t>
         </is>
       </c>
       <c r="G640" t="inlineStr">
         <is>
           <t>Bryan Chin Tzen Kenn / David Sia Chong Yew</t>
         </is>
       </c>
       <c r="H640" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
           <t>2025-11-23 21:00</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C641" t="inlineStr">
@@ -27334,51 +27334,51 @@
           <t>2025-11-23 21:20</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C643" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D643" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E643" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F643" t="inlineStr">
         <is>
-          <t>Zayn / Oswald Chok Ing Qi</t>
+          <t xml:space="preserve">Zayn wong / Oswald Chok </t>
         </is>
       </c>
       <c r="G643" t="inlineStr">
         <is>
           <t>Wan Haziq Hisyamuddin Bin Wan Ameer Ruzman / Mohd syazwan bin mohamad shari</t>
         </is>
       </c>
       <c r="H643" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
           <t>2025-11-23 21:20</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C644" t="inlineStr">
@@ -27502,51 +27502,51 @@
           <t>2025-11-23 21:30</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C647" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D647" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E647" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F647" t="inlineStr">
         <is>
-          <t>Muhammad Nur Affzan bin Muhammad Rozilah / Muhammad Fakrullah Haziq Bin Hashim</t>
+          <t>Nur Affzan / Muhammad Fakrullah Haziq Bin Hashim</t>
         </is>
       </c>
       <c r="G647" t="inlineStr">
         <is>
           <t>Ong Chun Ket / Vincent Chew</t>
         </is>
       </c>
       <c r="H647" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
           <t>2025-11-23 21:40</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C648" t="inlineStr">
@@ -27633,51 +27633,51 @@
           <t>Court A3</t>
         </is>
       </c>
       <c r="C650" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D650" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E650" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F650" t="inlineStr">
         <is>
           <t>Dan Jian Wei / Ching Jun Kong</t>
         </is>
       </c>
       <c r="G650" t="inlineStr">
         <is>
-          <t>Zayn / Oswald Chok Ing Qi</t>
+          <t xml:space="preserve">Zayn wong / Oswald Chok </t>
         </is>
       </c>
       <c r="H650" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
           <t>2025-11-23 21:40</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C651" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D651" t="inlineStr">
@@ -27754,51 +27754,51 @@
           <t>2025-11-23 22:00</t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C653" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D653" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E653" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F653" t="inlineStr">
         <is>
-          <t>Zayn / Oswald Chok Ing Qi</t>
+          <t xml:space="preserve">Zayn wong / Oswald Chok </t>
         </is>
       </c>
       <c r="G653" t="inlineStr">
         <is>
           <t>Azzim Zahid bin Azmi / MUHAMMAD ZHAHIN IELYAS BIN KAMARUL ZAMAN</t>
         </is>
       </c>
       <c r="H653" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
           <t>2025-11-23 22:40</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C654" t="inlineStr">
@@ -27843,51 +27843,51 @@
           <t>Court A2</t>
         </is>
       </c>
       <c r="C655" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D655" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E655" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F655" t="inlineStr">
         <is>
           <t>MAX YEW / Ryan Lim Wen Yang</t>
         </is>
       </c>
       <c r="G655" t="inlineStr">
         <is>
-          <t>Zayn / Oswald Chok Ing Qi</t>
+          <t xml:space="preserve">Zayn wong / Oswald Chok </t>
         </is>
       </c>
       <c r="H655" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>