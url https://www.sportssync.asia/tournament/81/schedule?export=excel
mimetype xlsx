--- v1 (2026-06-11)
+++ v2 (2026-08-14)
@@ -748,51 +748,51 @@
           <t>2025-11-21 10:20</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Raymond Lim Wee Kiat</t>
+          <t>Roy Tey / Raymond Lim Wee Kiat</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>Ong Siew Hock  / Jeffrey Teh</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>2025-11-21 10:20</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
@@ -1089,51 +1089,51 @@
           <t>Court A2</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Asrul Rizal Bin Alwi / Marcel Papp</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Raymond Lim Wee Kiat</t>
+          <t>Roy Tey / Raymond Lim Wee Kiat</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>2025-11-21 11:00</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
@@ -1257,51 +1257,51 @@
           <t>Court A2</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Andrew Martin / Lim Kim Jim</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Raymond Lim Wee Kiat</t>
+          <t>Roy Tey / Raymond Lim Wee Kiat</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>2025-11-21 11:20</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
@@ -1635,51 +1635,51 @@
           <t>Court A3</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Lee kean seng  / Tan Moh Leong</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Raymond Lim Wee Kiat</t>
+          <t>Roy Tey / Raymond Lim Wee Kiat</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>2025-11-21 12:00</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
@@ -1719,51 +1719,51 @@
           <t>Court A1</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t xml:space="preserve">Tan Tian Yaik / Chun Cheng Joo </t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Raymond Lim Wee Kiat</t>
+          <t>Roy Tey / Raymond Lim Wee Kiat</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>2025-11-21 12:20</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
@@ -1840,98 +1840,98 @@
           <t>2025-11-21 14:00</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Raymond Lim Wee Kiat</t>
+          <t>Roy Tey / Raymond Lim Wee Kiat</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Ahmad Rafiq bin Zulkifli / Hafizi Bin Mohd Jaffar</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>2025-11-21 15:00</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Maria Delia Lau "Jing" / Edwin Koh Chia Ann</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Tan Yin Pin / Tan Say Sen</t>
+          <t xml:space="preserve">Tan Yin Pin / SUSAN TAN SAY SEN </t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>2025-11-21 15:00</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
@@ -2055,51 +2055,51 @@
           <t>Court A1</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t xml:space="preserve">Andrew Martin / Ow Yeang Ying Ying </t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Tan Yin Pin / Tan Say Sen</t>
+          <t xml:space="preserve">Tan Yin Pin / SUSAN TAN SAY SEN </t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>2025-11-21 15:20</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
@@ -2895,51 +2895,51 @@
           <t>Court A5</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>Hwang Yoong Li Melina / LIM KENG ANN</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Tan Yin Pin / Tan Say Sen</t>
+          <t xml:space="preserve">Tan Yin Pin / SUSAN TAN SAY SEN </t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>2025-11-21 17:20</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
@@ -2979,93 +2979,93 @@
           <t>Court A2</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t xml:space="preserve">Tan Tian Yaik / Karen Sam </t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Tan Yin Pin / Tan Say Sen</t>
+          <t xml:space="preserve">Tan Yin Pin / SUSAN TAN SAY SEN </t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>2025-11-21 17:30</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Court Grand Court</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>Maria Delia Lau "Jing" / Edwin Koh Chia Ann</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Tan Yin Pin / Tan Say Sen</t>
+          <t xml:space="preserve">Tan Yin Pin / SUSAN TAN SAY SEN </t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>2025-11-21 17:50</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Court Grand Court</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
@@ -3436,51 +3436,51 @@
           <t>2025-11-21 19:00</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alaynna / Cheong Man kin </t>
+          <t>Alaynna / [Leapmotor] Cheong Man Kin</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>Amirul Asyraf Bin Kamaruzzaman / Nur Farhana Binti Zainal</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>2025-11-21 19:00</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
@@ -3861,51 +3861,51 @@
           <t>Court B3</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>BaoBao / Nicholas wong</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Kong Li-Ann</t>
+          <t>RONAN SHIMABUKURO / Kong Li-Ann</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>2025-11-21 19:20</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
@@ -3945,51 +3945,51 @@
           <t>Court B5</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>Lee Shih Wei  / Khoo hong hong</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>LEONG NGAH KEE / Mohan Adnan Thanabalan</t>
+          <t>Orangee Leong / Mohan Adnan Thanabalan</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>2025-11-21 19:20</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
@@ -4444,56 +4444,56 @@
           <t>2025-11-21 19:40</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alaynna / Cheong Man kin </t>
+          <t>Alaynna / [Leapmotor] Cheong Man Kin</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>LEONG NGAH KEE / Mohan Adnan Thanabalan</t>
+          <t>Orangee Leong / Mohan Adnan Thanabalan</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>2025-11-21 19:40</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
@@ -4869,51 +4869,51 @@
           <t>Court B3</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>Aqilah Aziz / Ameer Faiz bin Ramli</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Kong Li-Ann</t>
+          <t>RONAN SHIMABUKURO / Kong Li-Ann</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>2025-11-21 20:00</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
@@ -5452,51 +5452,51 @@
           <t>2025-11-21 20:20</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alaynna / Cheong Man kin </t>
+          <t>Alaynna / [Leapmotor] Cheong Man Kin</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>Lee Shih Wei  / Khoo hong hong</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>2025-11-21 20:20</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
@@ -5872,51 +5872,51 @@
           <t>2025-11-21 20:40</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Kong Li-Ann</t>
+          <t>RONAN SHIMABUKURO / Kong Li-Ann</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t>WeiYew / Berlyn Tan</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>2025-11-21 20:40</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
@@ -5956,51 +5956,51 @@
           <t>2025-11-21 20:40</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>LEONG NGAH KEE / Mohan Adnan Thanabalan</t>
+          <t>Orangee Leong / Mohan Adnan Thanabalan</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
           <t>Amirul Asyraf Bin Kamaruzzaman / Nur Farhana Binti Zainal</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>2025-11-21 20:40</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
@@ -6423,51 +6423,51 @@
           <t>Court B4</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>MAX YEW / Joey Cheng</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alaynna / Cheong Man kin </t>
+          <t>Alaynna / [Leapmotor] Cheong Man Kin</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>2025-11-21 21:00</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
@@ -6507,51 +6507,51 @@
           <t>Court B6</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Kong Li-Ann</t>
+          <t>RONAN SHIMABUKURO / Kong Li-Ann</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>2025-11-21 21:00</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Court G1</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
@@ -6801,51 +6801,51 @@
           <t>Court B3</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>MAX YEW / Joey Cheng</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Kong Li-Ann</t>
+          <t>RONAN SHIMABUKURO / Kong Li-Ann</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>2025-11-21 21:20</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
@@ -7389,51 +7389,51 @@
           <t>Court A3</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t>Effreeza binti Mohamad / Arisa Shiba</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>Audrey Chan Ai Shan / Alice Chan</t>
+          <t>Audrey Chan / Alice Chan</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>2025-11-22 09:20</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
@@ -7557,51 +7557,51 @@
           <t>Court A3</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t>Janice Tan Ju Yie / Poh Jay Lyn</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>Audrey Chan Ai Shan / Alice Chan</t>
+          <t>Audrey Chan / Alice Chan</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>2025-11-22 09:40</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
@@ -8056,51 +8056,51 @@
           <t>2025-11-22 10:40</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>Audrey Chan Ai Shan / Alice Chan</t>
+          <t>Audrey Chan / Alice Chan</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
           <t>Even Chong / Chloe Tan</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>2025-11-22 10:40</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
@@ -8224,51 +8224,51 @@
           <t>2025-11-22 11:00</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>Audrey Chan Ai Shan / Alice Chan</t>
+          <t>Audrey Chan / Alice Chan</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
           <t>Melissa  / Chong Lee Chuin</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>2025-11-22 11:00</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
@@ -8313,51 +8313,51 @@
           <t>Court A1</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
           <t>Tam Siew Fun / Xiao Ye</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>Audrey Chan Ai Shan / Alice Chan</t>
+          <t>Audrey Chan / Alice Chan</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>2025-11-22 11:50</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
@@ -8476,51 +8476,51 @@
           <t>2025-11-22 12:00</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>Brian Mok Herng Yhue / Foo Hsien Loong</t>
+          <t>Brian Mok Herng Yhue / Ken Foo Hsien Loong</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
           <t>LIAW CHIN SEONG / Siah Hung Yean</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>2025-11-22 12:00</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
@@ -8854,51 +8854,51 @@
           <t>2025-11-22 12:40</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>Brian Mok Herng Yhue / Foo Hsien Loong</t>
+          <t>Brian Mok Herng Yhue / Ken Foo Hsien Loong</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
           <t>MAX YEW / Ryan Lim Wen Yang</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>2025-11-22 12:40</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
@@ -9106,51 +9106,51 @@
           <t>2025-11-22 13:00</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>Audrey Chan Ai Shan / Alice Chan</t>
+          <t>Audrey Chan / Alice Chan</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
           <t>Jasmine Sia  / HOE SHI YUN</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>2025-11-22 13:20</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
@@ -9232,51 +9232,51 @@
           <t>2025-11-22 13:20</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>Brian Mok Herng Yhue / Foo Hsien Loong</t>
+          <t>Brian Mok Herng Yhue / Ken Foo Hsien Loong</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
           <t>Vincent Chin Bao Onn / Jonathan Anthony Lourdes</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>2025-11-22 13:20</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
@@ -9531,51 +9531,51 @@
           <t>Court A2</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
           <t>LIN HUAN LIN / Lim Chin Long</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>Brian Mok Herng Yhue / Foo Hsien Loong</t>
+          <t>Brian Mok Herng Yhue / Ken Foo Hsien Loong</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>2025-11-22 14:00</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
@@ -9694,51 +9694,51 @@
           <t>2025-11-22 14:50</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>Brian Mok Herng Yhue / Foo Hsien Loong</t>
+          <t>Brian Mok Herng Yhue / Ken Foo Hsien Loong</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
           <t>Liibhen / Chow hao bin</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t>2025-11-22 15:00</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
@@ -10030,51 +10030,51 @@
           <t>2025-11-22 15:00</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>Tee Chee Xiang / Judith Lim Jia Ying</t>
+          <t>Spencer Tee / Judith Lim Jia Ying</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
           <t>BERNICE POON  / Charles Chin</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
           <t>2025-11-22 15:00</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
@@ -10912,51 +10912,51 @@
           <t>2025-11-22 15:40</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>Tee Chee Xiang / Judith Lim Jia Ying</t>
+          <t>Spencer Tee / Judith Lim Jia Ying</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
           <t>Lee Li Shah / Chee Khing Yit</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
           <t>2025-11-22 15:40</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
@@ -11043,51 +11043,51 @@
           <t>Court Grand Court</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
           <t>Ryan Ong Venking / Liaw Choon Sian</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>Brian Mok Herng Yhue / Foo Hsien Loong</t>
+          <t>Brian Mok Herng Yhue / Ken Foo Hsien Loong</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
           <t>2025-11-22 16:00</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
@@ -11794,51 +11794,51 @@
           <t>2025-11-22 16:20</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>Tee Chee Xiang / Judith Lim Jia Ying</t>
+          <t>Spencer Tee / Judith Lim Jia Ying</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
           <t>Yap Sam Shern / Lee Zi Ying</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
           <t>2025-11-22 16:20</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
@@ -12550,51 +12550,51 @@
           <t>2025-11-22 17:00</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t xml:space="preserve">Yap Wei Han / Vivian Fortunata </t>
+          <t xml:space="preserve">Wei Han Yap / Vivian Fortunata </t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
           <t>Carl Lunn Wong / Karen Wong</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
           <t>2025-11-22 17:00</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
@@ -13390,51 +13390,51 @@
           <t>2025-11-22 17:40</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t xml:space="preserve">Yap Wei Han / Vivian Fortunata </t>
+          <t xml:space="preserve">Wei Han Yap / Vivian Fortunata </t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
           <t xml:space="preserve">Kevyen Keshelon A/L Kunju  / Lim Siew Lian </t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
           <t>2025-11-22 17:40</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
@@ -14230,51 +14230,51 @@
           <t>2025-11-22 18:20</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t xml:space="preserve">Yap Wei Han / Vivian Fortunata </t>
+          <t xml:space="preserve">Wei Han Yap / Vivian Fortunata </t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
           <t xml:space="preserve">chajunhao / Chia Jia Xin </t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
           <t>2025-11-22 18:20</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
@@ -15574,51 +15574,51 @@
           <t>2025-11-22 19:20</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t xml:space="preserve">Yap Wei Han / Vivian Fortunata </t>
+          <t xml:space="preserve">Wei Han Yap / Vivian Fortunata </t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
           <t>Rinachelle Dieh Ling Teck / [Leapmotor] Jin</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
           <t>2025-11-22 19:40</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
@@ -16167,51 +16167,51 @@
           <t>Court B6</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
           <t>San San / Lee Kar Wai</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
-          <t xml:space="preserve">Yap Wei Han / Vivian Fortunata </t>
+          <t xml:space="preserve">Wei Han Yap / Vivian Fortunata </t>
         </is>
       </c>
       <c r="H377" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
           <t>2025-11-22 20:20</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
@@ -16293,51 +16293,51 @@
           <t>Court B1</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
           <t>BERNICE POON  / Charles Chin</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
-          <t xml:space="preserve">Yap Wei Han / Vivian Fortunata </t>
+          <t xml:space="preserve">Wei Han Yap / Vivian Fortunata </t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
           <t>2025-11-22 20:20</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
@@ -16414,51 +16414,51 @@
           <t>2025-11-22 20:40</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t xml:space="preserve">Yap Wei Han / Vivian Fortunata </t>
+          <t xml:space="preserve">Wei Han Yap / Vivian Fortunata </t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
           <t>Tze Han Pua / Tan Sueh Cheng</t>
         </is>
       </c>
       <c r="H383" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
           <t>2025-11-22 21:20</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
           <t>Court Grand Court</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
@@ -16503,51 +16503,51 @@
           <t>Court Grand Court</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
           <t>goh jin yan / Phua yong sheng</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
-          <t xml:space="preserve">Yap Wei Han / Vivian Fortunata </t>
+          <t xml:space="preserve">Wei Han Yap / Vivian Fortunata </t>
         </is>
       </c>
       <c r="H385" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
           <t>2025-11-23 09:00</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
@@ -18141,51 +18141,51 @@
           <t>Court A5</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E424" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
           <t>Lee Kok Ting / Mun yoke chen</t>
         </is>
       </c>
       <c r="G424" t="inlineStr">
         <is>
-          <t>Amira Sabri / Shareena Abdul Halim</t>
+          <t>Amira Sabri / Shareena Halim</t>
         </is>
       </c>
       <c r="H424" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
           <t>2025-11-23 11:20</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
@@ -18351,51 +18351,51 @@
           <t>Court A5</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E429" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
           <t>M. / Benazir Sim Bee Chang</t>
         </is>
       </c>
       <c r="G429" t="inlineStr">
         <is>
-          <t>Amira Sabri / Shareena Abdul Halim</t>
+          <t>Amira Sabri / Shareena Halim</t>
         </is>
       </c>
       <c r="H429" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
           <t>2025-11-23 11:40</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
@@ -18934,51 +18934,51 @@
           <t>2025-11-23 12:40</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E443" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
-          <t>Amira Sabri / Shareena Abdul Halim</t>
+          <t>Amira Sabri / Shareena Halim</t>
         </is>
       </c>
       <c r="G443" t="inlineStr">
         <is>
           <t>Nurhijrahwati Bt Kamarehan / Syamime Hazreen Bt Bahrin</t>
         </is>
       </c>
       <c r="H443" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
           <t>2025-11-23 12:40</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
@@ -19065,51 +19065,51 @@
           <t>Court A1</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E446" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
           <t>Shaine Mui / Yap Zhen</t>
         </is>
       </c>
       <c r="G446" t="inlineStr">
         <is>
-          <t>Amira Sabri / Shareena Abdul Halim</t>
+          <t>Amira Sabri / Shareena Halim</t>
         </is>
       </c>
       <c r="H446" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
           <t>2025-11-23 13:00</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
@@ -22593,51 +22593,51 @@
           <t>Court B3</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D530" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E530" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F530" t="inlineStr">
         <is>
           <t>Shahril Anuar Bin Bukhari / Ong Eng Hua</t>
         </is>
       </c>
       <c r="G530" t="inlineStr">
         <is>
-          <t>Goh Kok Kwang / Tee Chee Xiang</t>
+          <t>Goh Kok Kwang / Spencer Tee</t>
         </is>
       </c>
       <c r="H530" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
           <t>2025-11-23 17:00</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C531" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D531" t="inlineStr">
@@ -22756,51 +22756,51 @@
           <t>2025-11-23 17:20</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C534" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D534" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E534" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F534" t="inlineStr">
         <is>
-          <t>Wong Khee Chun / RONAN KING YUENT</t>
+          <t>Wong Khee Chun / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="G534" t="inlineStr">
         <is>
           <t>Azzim Zahid bin Azmi / MUHAMMAD ZHAHIN IELYAS BIN KAMARUL ZAMAN</t>
         </is>
       </c>
       <c r="H534" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
           <t>2025-11-23 17:20</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C535" t="inlineStr">
@@ -23601,51 +23601,51 @@
           <t>Court A1</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D554" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E554" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F554" t="inlineStr">
         <is>
           <t>Ethan Lim Wei Ler / Bryan Lim Wei Tern</t>
         </is>
       </c>
       <c r="G554" t="inlineStr">
         <is>
-          <t>Wong Khee Chun / RONAN KING YUENT</t>
+          <t>Wong Khee Chun / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="H554" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
           <t>2025-11-23 18:00</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C555" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D555" t="inlineStr">
@@ -23848,51 +23848,51 @@
           <t>2025-11-23 18:00</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C560" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D560" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E560" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F560" t="inlineStr">
         <is>
-          <t>Goh Kok Kwang / Tee Chee Xiang</t>
+          <t>Goh Kok Kwang / Spencer Tee</t>
         </is>
       </c>
       <c r="G560" t="inlineStr">
         <is>
           <t>Lee Chun tern / Yeoh Ghim Hann</t>
         </is>
       </c>
       <c r="H560" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
           <t>2025-11-23 18:00</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C561" t="inlineStr">
@@ -24021,51 +24021,51 @@
           <t>Court A1</t>
         </is>
       </c>
       <c r="C564" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D564" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E564" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F564" t="inlineStr">
         <is>
           <t xml:space="preserve">CHEAH YUK SENG / Ben Wong </t>
         </is>
       </c>
       <c r="G564" t="inlineStr">
         <is>
-          <t>Wong Khee Chun / RONAN KING YUENT</t>
+          <t>Wong Khee Chun / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="H564" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
           <t>2025-11-23 18:20</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C565" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D565" t="inlineStr">
@@ -24693,51 +24693,51 @@
           <t>Court B3</t>
         </is>
       </c>
       <c r="C580" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D580" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E580" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F580" t="inlineStr">
         <is>
           <t>Dato' Azlan Mohamed Dzaiddin  / Leong Teng Tien</t>
         </is>
       </c>
       <c r="G580" t="inlineStr">
         <is>
-          <t>Goh Kok Kwang / Tee Chee Xiang</t>
+          <t>Goh Kok Kwang / Spencer Tee</t>
         </is>
       </c>
       <c r="H580" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
           <t>2025-11-23 18:40</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C581" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D581" t="inlineStr">
@@ -25864,51 +25864,51 @@
           <t>2025-11-23 19:40</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C608" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D608" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E608" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F608" t="inlineStr">
         <is>
-          <t>Goh Kok Kwang / Tee Chee Xiang</t>
+          <t>Goh Kok Kwang / Spencer Tee</t>
         </is>
       </c>
       <c r="G608" t="inlineStr">
         <is>
           <t>Tham Seng Mun / Ngiam Ee Kent</t>
         </is>
       </c>
       <c r="H608" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
           <t>2025-11-23 19:40</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C609" t="inlineStr">
@@ -27040,51 +27040,51 @@
           <t>2025-11-23 21:00</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C636" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D636" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E636" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F636" t="inlineStr">
         <is>
-          <t>Wong Khee Chun / RONAN KING YUENT</t>
+          <t>Wong Khee Chun / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="G636" t="inlineStr">
         <is>
           <t>JOSHUA CHOO / Tan Kian Ann</t>
         </is>
       </c>
       <c r="H636" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
           <t>2025-11-23 21:00</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C637" t="inlineStr">
@@ -27544,51 +27544,51 @@
           <t>2025-11-23 21:40</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C648" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D648" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E648" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F648" t="inlineStr">
         <is>
-          <t>Wong Khee Chun / RONAN KING YUENT</t>
+          <t>Wong Khee Chun / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="G648" t="inlineStr">
         <is>
           <t>ONG CHEN FEI / Clanton Thoo Chin Fung</t>
         </is>
       </c>
       <c r="H648" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
           <t>2025-11-23 21:40</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C649" t="inlineStr">
@@ -27712,51 +27712,51 @@
           <t>2025-11-23 22:00</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C652" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D652" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E652" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F652" t="inlineStr">
         <is>
-          <t>Wong Khee Chun / RONAN KING YUENT</t>
+          <t>Wong Khee Chun / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="G652" t="inlineStr">
         <is>
           <t>MAX YEW / Ryan Lim Wen Yang</t>
         </is>
       </c>
       <c r="H652" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
           <t>2025-11-23 22:00</t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C653" t="inlineStr">
@@ -27796,51 +27796,51 @@
           <t>2025-11-23 22:40</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C654" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D654" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E654" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F654" t="inlineStr">
         <is>
-          <t>Wong Khee Chun / RONAN KING YUENT</t>
+          <t>Wong Khee Chun / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="G654" t="inlineStr">
         <is>
           <t>Azzim Zahid bin Azmi / MUHAMMAD ZHAHIN IELYAS BIN KAMARUL ZAMAN</t>
         </is>
       </c>
       <c r="H654" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
           <t>2025-11-23 22:50</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C655" t="inlineStr">