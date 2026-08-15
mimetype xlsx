--- v0 (2026-05-17)
+++ v1 (2026-08-15)
@@ -669,51 +669,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Too Ken Foong  / Foo Hui Yan</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>Teh LK / Jaymaine</t>
+          <t>LKTeh  / Jaymaine</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>2025-11-14 09:40</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
@@ -753,51 +753,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>CHONG CHIN HOONG / Tou Qian Hui</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>Teh LK / Jaymaine</t>
+          <t>LKTeh  / Jaymaine</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>2025-11-14 10:00</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
@@ -1000,51 +1000,51 @@
           <t>2025-11-14 10:40</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>Teh LK / Jaymaine</t>
+          <t>LKTeh  / Jaymaine</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>YEO CHUAN KIM / Ng Joa Ann</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>2025-11-14 11:00</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
@@ -1084,51 +1084,51 @@
           <t>2025-11-14 11:00</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>LIN YIU FAI / Lim Mei Yun</t>
+          <t>Lin Yiu Fai / Lim Mei Yun</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t xml:space="preserve">Chong Hwei Teeng / See chee seng </t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>2025-11-14 11:20</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
@@ -1252,51 +1252,51 @@
           <t>2025-11-14 11:40</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>LIN YIU FAI / Lim Mei Yun</t>
+          <t>Lin Yiu Fai / Lim Mei Yun</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Charmaine Low Ze Ning / Hew Kok Yoong</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>2025-11-14 12:00</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
@@ -1420,51 +1420,51 @@
           <t>2025-11-14 12:20</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>LIN YIU FAI / Lim Mei Yun</t>
+          <t>Lin Yiu Fai / Lim Mei Yun</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Hong Tze Wei / Ho Wai Ha</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>2025-11-14 12:40</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
@@ -2055,51 +2055,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Wong Kin Wai / Selina Loh Hor Yan</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Fong Kai Wung / [TRAPO] Ong Ke Rou</t>
+          <t>Fong Kai Wung / Ong Ke Rou</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>2025-11-14 15:00</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
@@ -2302,51 +2302,51 @@
           <t>2025-11-14 16:00</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Fong Kai Wung / [TRAPO] Ong Ke Rou</t>
+          <t>Fong Kai Wung / Ong Ke Rou</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>Lin Ji Cheng / Yap Boon Hui</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>2025-11-14 16:00</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
@@ -2475,51 +2475,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>Valerie Chang Yi Shuen / Jonathan Fung Nyet Min</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Fong Kai Wung / [TRAPO] Ong Ke Rou</t>
+          <t>Fong Kai Wung / Ong Ke Rou</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>2025-11-14 16:40</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
@@ -2596,51 +2596,51 @@
           <t>2025-11-14 17:20</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Teh LK / Jaymaine</t>
+          <t>LKTeh  / Jaymaine</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Wong Kin Wai / Selina Loh Hor Yan</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>2025-11-14 17:40</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
@@ -2727,51 +2727,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>Tee Beng Kiat / Wong Pei Shan</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>LIN YIU FAI / Lim Mei Yun</t>
+          <t>Lin Yiu Fai / Lim Mei Yun</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>2025-11-14 18:00</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
@@ -2806,51 +2806,51 @@
           <t>2025-11-14 18:20</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Fong Kai Wung / [TRAPO] Ong Ke Rou</t>
+          <t>Fong Kai Wung / Ong Ke Rou</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>CHONG CHIN HOONG / Tou Qian Hui</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>2025-11-14 18:20</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
@@ -3016,51 +3016,51 @@
           <t>2025-11-14 19:00</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Fong Kai Wung / [TRAPO] Ong Ke Rou</t>
+          <t>Fong Kai Wung / Ong Ke Rou</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>Fanny Law Aihui / KOAY HAO CI</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>2025-11-14 19:20</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
@@ -5956,56 +5956,56 @@
           <t>2025-11-16 08:00</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Marco Tan Yi Shen / Bastian basas</t>
+          <t>Marco Tan Yi Shen / [e23]Bastian basas</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>JAYDEN NGOW YU XUAN / Lai Ming Zhe</t>
+          <t>[LEAPMOTOR] JAYDEN / Lai Ming Zhe</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>2025-11-16 08:20</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
@@ -6129,51 +6129,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>CHAN KAH JUN / Brandonbasas</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>JAYDEN NGOW YU XUAN / Lai Ming Zhe</t>
+          <t>[LEAPMOTOR] JAYDEN / Lai Ming Zhe</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>2025-11-16 09:00</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
@@ -6208,51 +6208,51 @@
           <t>2025-11-16 09:00</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Marco Tan Yi Shen / Bastian basas</t>
+          <t>Marco Tan Yi Shen / [e23]Bastian basas</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
           <t>Lok Jien Sen / Catherine Eva Liew</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>2025-11-16 09:20</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
@@ -6376,51 +6376,51 @@
           <t>2025-11-16 09:40</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>JAYDEN NGOW YU XUAN / Lai Ming Zhe</t>
+          <t>[LEAPMOTOR] JAYDEN / Lai Ming Zhe</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t>Lok Jien Sen / Catherine Eva Liew</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>2025-11-16 10:00</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
@@ -6549,51 +6549,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>YEOH ZHAO CHEN / LIM YU WEI</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Marco Tan Yi Shen / Bastian basas</t>
+          <t>Marco Tan Yi Shen / [e23]Bastian basas</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>2025-11-16 10:40</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
@@ -6633,51 +6633,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>CHAN KAH JUN / Brandonbasas</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Marco Tan Yi Shen / Bastian basas</t>
+          <t>Marco Tan Yi Shen / [e23]Bastian basas</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>2025-11-16 11:00</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
@@ -6717,51 +6717,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t>YEOH ZHAO CHEN / LIM YU WEI</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>JAYDEN NGOW YU XUAN / Lai Ming Zhe</t>
+          <t>[LEAPMOTOR] JAYDEN / Lai Ming Zhe</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>2025-11-16 11:40</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
@@ -7258,51 +7258,51 @@
           <t>2025-11-16 14:00</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / TI LIEN KUNG</t>
+          <t>Roy Tey / TI LIEN KUNG</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
           <t>YEE CHOW WOON  / DING PEI KONG</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>2025-11-16 14:00</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
@@ -7342,51 +7342,51 @@
           <t>2025-11-16 14:20</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / TI LIEN KUNG</t>
+          <t>Roy Tey / TI LIEN KUNG</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
           <t>Albert / Jarryl Liew Meng Yee</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>2025-11-16 14:20</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
@@ -8014,51 +8014,51 @@
           <t>2025-11-16 17:20</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / TI LIEN KUNG</t>
+          <t>Roy Tey / TI LIEN KUNG</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
           <t>Yong Weng Yew / CHAN KIEN CHOONG</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>2025-11-16 17:20</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
@@ -8350,51 +8350,51 @@
           <t>2025-11-16 18:40</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / TI LIEN KUNG</t>
+          <t>Roy Tey / TI LIEN KUNG</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
           <t>Leong Weng Kin / Clement Wong Siu Loong</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>2025-11-16 18:40</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
@@ -8439,51 +8439,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t>Kasevan Naidu / Khong Chin Leng</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / TI LIEN KUNG</t>
+          <t>Roy Tey / TI LIEN KUNG</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>2025-11-16 19:00</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
@@ -8518,51 +8518,51 @@
           <t>2025-11-16 19:20</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / TI LIEN KUNG</t>
+          <t>Roy Tey / TI LIEN KUNG</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
           <t>Edwin Koh Chia Ann / Thong Chan Wan</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>2025-11-16 19:20</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">