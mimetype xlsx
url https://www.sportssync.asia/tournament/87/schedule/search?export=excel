--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -543,51 +543,51 @@
           <t>Court A1</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Joanne Lim / Jasmine Rachel Ong</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>Teo Shing Ying / LIAN HUI LIM</t>
+          <t>SHING YING TEO / LIAN HUI LIM</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>2025-10-31 20:00</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
@@ -1887,51 +1887,51 @@
           <t>Court A1</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Shareena Halim / Yasmin Hamdan</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Teo Shing Ying / LIAN HUI LIM</t>
+          <t>SHING YING TEO / LIAN HUI LIM</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>2025-10-31 21:00</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
@@ -2554,51 +2554,51 @@
           <t>2025-10-31 21:30</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Teo Shing Ying / LIAN HUI LIM</t>
+          <t>SHING YING TEO / LIAN HUI LIM</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Fathin Nur Amalina binti Khairul Parman / NUR MAISARAH BINTI MAZLAN</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>2025-10-31 21:30</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
@@ -2895,51 +2895,51 @@
           <t>Court A1</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>Xin Ni Yeoh / Boon Siew hui</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Teo Shing Ying / LIAN HUI LIM</t>
+          <t>SHING YING TEO / LIAN HUI LIM</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>2025-10-31 21:45</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
@@ -3898,51 +3898,51 @@
           <t>2025-10-31 22:30</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Teo Shing Ying / LIAN HUI LIM</t>
+          <t>SHING YING TEO / LIAN HUI LIM</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>NEA MING MING / Jasper Leong</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>2025-10-31 22:30</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
@@ -4234,51 +4234,51 @@
           <t>2025-10-31 22:45</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Teo Shing Ying / LIAN HUI LIM</t>
+          <t>SHING YING TEO / LIAN HUI LIM</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t xml:space="preserve">Wong Yoong Tsing  / Payee lim peiy yee </t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>2025-10-31 22:45</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">