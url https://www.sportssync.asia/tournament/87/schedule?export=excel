--- v0 (2025-11-05)
+++ v1 (2026-06-29)
@@ -585,93 +585,93 @@
           <t>Court A2</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Ang Boon Siew / Wong Pik Yoong</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>Kong Jia Wen / TIW MIN YUEN</t>
+          <t>Kong Jia Wen / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>2025-10-31 20:00</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Amira Sabri / Syahirah Binti Shahnon</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>Sherlyn Jong / Tan Yau Kuan</t>
+          <t xml:space="preserve">Sherlyn Jong / Caty Tan </t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>2025-10-31 20:00</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
@@ -706,51 +706,51 @@
           <t>2025-10-31 20:00</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Wong Lai Mun / Hoh Yun Yee</t>
+          <t>Wong Lai Mun / Janice Hoh</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Kuah Shu Fang / Tan Yi Wen</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>2025-10-31 20:00</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
@@ -790,140 +790,140 @@
           <t>2025-10-31 20:00</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Vanessa Teo Wei Wei / Moke Choy Wei</t>
+          <t>Vanessa Teo / Moke Choy Wei</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>Beetho Teh  / Hiew Fei Sim</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>2025-10-31 20:00</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>NORAFIQAH BINTI MOHD FARID / Zulaika Ellyani binti Mohd Zaki</t>
+          <t>AFIQAH F / Zulaika Ellyani binti Mohd Zaki</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>Yan Phaik Yee / DAWN ONG SHIMEN</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>2025-10-31 20:15</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Fathin Nur Amalina binti Khairul Parman / NUR MAISARAH BINTI MAZLAN</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>Shareena Abdul Halim / Yasmin Suraya binti Hamdan</t>
+          <t>Shareena Halim / Yasmin Suraya binti Hamdan</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>2025-10-31 20:15</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
@@ -1005,51 +1005,51 @@
           <t>Court B2</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Heidi Ng Jia Hui / TAN YAN ZI</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>Yam Weoi Chee / Cecilia Cho Wei Ling</t>
+          <t>Kay / Cecilia Cho Wei Ling</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>2025-10-31 20:15</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
@@ -1257,93 +1257,93 @@
           <t>Court A2</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Ooi Rhou Yi / Chan Lik Yi</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>Kong Jia Wen / TIW MIN YUEN</t>
+          <t>Kong Jia Wen / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>2025-10-31 20:30</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>TAN AI FEN / Teoh Xing Qian</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Sherlyn Jong / Tan Yau Kuan</t>
+          <t xml:space="preserve">Sherlyn Jong / Caty Tan </t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>2025-10-31 20:30</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
@@ -1467,51 +1467,51 @@
           <t>Court B5</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Tiong Chai Ling / Tiong Chai Ven</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Vanessa Teo Wei Wei / Moke Choy Wei</t>
+          <t>Vanessa Teo / Moke Choy Wei</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>2025-10-31 20:30</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
@@ -1546,51 +1546,51 @@
           <t>2025-10-31 20:45</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Shareena Abdul Halim / Yasmin Suraya binti Hamdan</t>
+          <t>Shareena Halim / Yasmin Suraya binti Hamdan</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Joanne Lim / Jasmine Rachel Ong</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>2025-10-31 20:45</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
@@ -1672,93 +1672,93 @@
           <t>2025-10-31 20:45</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Yam Weoi Chee / Cecilia Cho Wei Ling</t>
+          <t>Kay / Cecilia Cho Wei Ling</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Jessica Tan Lay Loo / Rico Tan Jia Xuan</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>2025-10-31 20:45</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Wong Lai Mun / Hoh Yun Yee</t>
+          <t>Wong Lai Mun / Janice Hoh</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Lee Sook Fun / Siow Yong Xin</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>2025-10-31 20:45</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
@@ -1845,88 +1845,88 @@
           <t>Court B6</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Constance Stanley Guang / Chay Ly Ling</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>NORAFIQAH BINTI MOHD FARID / Zulaika Ellyani binti Mohd Zaki</t>
+          <t>AFIQAH F / Zulaika Ellyani binti Mohd Zaki</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>2025-10-31 21:00</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Shareena Abdul Halim / Yasmin Suraya binti Hamdan</t>
+          <t>Shareena Halim / Yasmin Suraya binti Hamdan</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Teo Shing Ying / LIAN HUI LIM</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>2025-10-31 21:00</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
@@ -1966,51 +1966,51 @@
           <t>2025-10-31 21:00</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Sherlyn Jong / Tan Yau Kuan</t>
+          <t xml:space="preserve">Sherlyn Jong / Caty Tan </t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Ng Siew Kuam / Choo siew wei</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>2025-10-31 21:00</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
@@ -2223,88 +2223,88 @@
           <t>Court A1</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Xin Ni Yeoh / Boon Siew hui</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>Shareena Abdul Halim / Yasmin Suraya binti Hamdan</t>
+          <t>Shareena Halim / Yasmin Suraya binti Hamdan</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>2025-10-31 21:15</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Kong Jia Wen / TIW MIN YUEN</t>
+          <t>Kong Jia Wen / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Ho Zhuo Xin / Tan xiao tin</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>2025-10-31 21:15</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
@@ -2349,51 +2349,51 @@
           <t>Court B2</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>Yeoh Cher in  / Yvonne Low</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>Yam Weoi Chee / Cecilia Cho Wei Ling</t>
+          <t>Kay / Cecilia Cho Wei Ling</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>2025-10-31 21:15</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
@@ -2517,51 +2517,51 @@
           <t>Court B6</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>MARLIA BINTI MOHAMED / NOR AZIRA BINTI AHMAD</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>NORAFIQAH BINTI MOHD FARID / Zulaika Ellyani binti Mohd Zaki</t>
+          <t>AFIQAH F / Zulaika Ellyani binti Mohd Zaki</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>2025-10-31 21:30</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
@@ -2811,93 +2811,93 @@
           <t>Court B5</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>tan hooi sim / Lee Qiu Ting</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Vanessa Teo Wei Wei / Moke Choy Wei</t>
+          <t>Vanessa Teo / Moke Choy Wei</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>2025-10-31 21:30</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>NEA MING MING / Jasper Leong</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>NORAFIQAH BINTI MOHD FARID / Zulaika Ellyani binti Mohd Zaki</t>
+          <t>AFIQAH F / Zulaika Ellyani binti Mohd Zaki</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>2025-10-31 21:45</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
@@ -3021,93 +3021,93 @@
           <t>Court B2</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>Ida Ruhayu Binti Idrus  / Umi Kalsum Tajudin</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Yam Weoi Chee / Cecilia Cho Wei Ling</t>
+          <t>Kay / Cecilia Cho Wei Ling</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>2025-10-31 21:45</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>Cassandra Liew Chi Yen / Sylvia Quah</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Wong Lai Mun / Hoh Yun Yee</t>
+          <t>Wong Lai Mun / Janice Hoh</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>2025-10-31 21:45</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
@@ -3399,51 +3399,51 @@
           <t>Court B3</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t xml:space="preserve">Wong Yoong Tsing  / Payee lim peiy yee </t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>Wong Lai Mun / Hoh Yun Yee</t>
+          <t>Wong Lai Mun / Janice Hoh</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>2025-10-31 22:00</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
@@ -3609,93 +3609,93 @@
           <t>Court A2</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>Yong Kah Kei / Teng luisa tze qi</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Kong Jia Wen / TIW MIN YUEN</t>
+          <t>Kong Jia Wen / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>2025-10-31 22:15</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>Thang Sue Ting / Low Shar Wynne</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Sherlyn Jong / Tan Yau Kuan</t>
+          <t xml:space="preserve">Sherlyn Jong / Caty Tan </t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>2025-10-31 22:15</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
@@ -3819,51 +3819,51 @@
           <t>Court B5</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>Nor Hayati Binti Mohamed Bakhari / Puteri Nur Zulaikha Bt Md Zaini</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Vanessa Teo Wei Wei / Moke Choy Wei</t>
+          <t>Vanessa Teo / Moke Choy Wei</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>2025-10-31 22:15</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
@@ -3940,51 +3940,51 @@
           <t>2025-10-31 22:30</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>NORAFIQAH BINTI MOHD FARID / Zulaika Ellyani binti Mohd Zaki</t>
+          <t>AFIQAH F / Zulaika Ellyani binti Mohd Zaki</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>Xin Ni Yeoh / Boon Siew hui</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>2025-10-31 22:30</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
@@ -4113,51 +4113,51 @@
           <t>Court B4</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>Ho Zhuo Xin / Tan xiao tin</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Vanessa Teo Wei Wei / Moke Choy Wei</t>
+          <t>Vanessa Teo / Moke Choy Wei</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>2025-10-31 22:30</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
@@ -4318,51 +4318,51 @@
           <t>2025-10-31 22:45</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Vanessa Teo Wei Wei / Moke Choy Wei</t>
+          <t>Vanessa Teo / Moke Choy Wei</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>Joanne Ho Xue Li / Foo Hui Yan</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>2025-10-31 22:45</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
@@ -4444,98 +4444,98 @@
           <t>2025-10-31 23:00</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Vanessa Teo Wei Wei / Moke Choy Wei</t>
+          <t>Vanessa Teo / Moke Choy Wei</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>Jessica Tan Lay Loo / Rico Tan Jia Xuan</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>2025-10-31 23:15</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t xml:space="preserve">Wong Yoong Tsing  / Payee lim peiy yee </t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Vanessa Teo Wei Wei / Moke Choy Wei</t>
+          <t>Vanessa Teo / Moke Choy Wei</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>2025-10-31 23:15</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Court Grand Stand</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">