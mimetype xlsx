--- v1 (2026-06-29)
+++ v2 (2026-08-15)
@@ -916,51 +916,51 @@
           <t>2025-10-31 20:15</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>Ho Zhuo Xin / Tan xiao tin</t>
+          <t>Zhuo Xin Ho / Tan xiao tin</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Yong Kah Kei / Teng luisa tze qi</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>2025-10-31 20:15</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
@@ -1005,51 +1005,51 @@
           <t>Court B2</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Heidi Ng Jia Hui / TAN YAN ZI</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>Kay / Cecilia Cho Wei Ling</t>
+          <t>[Leapmotor] Kay / Cecilia Cho Wei Ling</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>2025-10-31 20:15</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
@@ -1593,51 +1593,51 @@
           <t>Court A2</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Ang Boon Siew / Wong Pik Yoong</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Ho Zhuo Xin / Tan xiao tin</t>
+          <t>Zhuo Xin Ho / Tan xiao tin</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>2025-10-31 20:45</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
@@ -1672,51 +1672,51 @@
           <t>2025-10-31 20:45</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Kay / Cecilia Cho Wei Ling</t>
+          <t>[Leapmotor] Kay / Cecilia Cho Wei Ling</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Jessica Tan Lay Loo / Rico Tan Jia Xuan</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>2025-10-31 20:45</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
@@ -2265,51 +2265,51 @@
           <t>Court A2</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>Kong Jia Wen / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Ho Zhuo Xin / Tan xiao tin</t>
+          <t>Zhuo Xin Ho / Tan xiao tin</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>2025-10-31 21:15</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
@@ -2349,51 +2349,51 @@
           <t>Court B2</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>Yeoh Cher in  / Yvonne Low</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>Kay / Cecilia Cho Wei Ling</t>
+          <t>[Leapmotor] Kay / Cecilia Cho Wei Ling</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>2025-10-31 21:15</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
@@ -2601,51 +2601,51 @@
           <t>Court A2</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>Ooi Rhou Yi / Chan Lik Yi</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Ho Zhuo Xin / Tan xiao tin</t>
+          <t>Zhuo Xin Ho / Tan xiao tin</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>2025-10-31 21:30</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
@@ -3021,51 +3021,51 @@
           <t>Court B2</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>Ida Ruhayu Binti Idrus  / Umi Kalsum Tajudin</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Kay / Cecilia Cho Wei Ling</t>
+          <t>[Leapmotor] Kay / Cecilia Cho Wei Ling</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>2025-10-31 21:45</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
@@ -4108,51 +4108,51 @@
           <t>2025-10-31 22:30</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Ho Zhuo Xin / Tan xiao tin</t>
+          <t>Zhuo Xin Ho / Tan xiao tin</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>Vanessa Teo / Moke Choy Wei</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>2025-10-31 22:30</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">