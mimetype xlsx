--- v0 (2025-12-20)
+++ v1 (2026-06-04)
@@ -7090,51 +7090,51 @@
           <t>2025-12-14 14:00</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>Bastian basas</t>
+          <t>[e23]Bastian basas</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
           <t xml:space="preserve">MOHAMMED RAYYAN AIDAN BIN MOHD IRWAN </t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>2025-12-14 14:00</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
@@ -7762,51 +7762,51 @@
           <t>2025-12-14 14:20</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>Bastian basas</t>
+          <t>[e23]Bastian basas</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
           <t xml:space="preserve">Amal Najmi Haqeem bin Mohd Firdaus </t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>2025-12-14 14:20</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
@@ -8434,51 +8434,51 @@
           <t>2025-12-14 14:40</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>Bastian basas</t>
+          <t>[e23]Bastian basas</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
           <t>Owen Lim Zun Wen</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>2025-12-14 14:40</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
@@ -9237,51 +9237,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
           <t>Marco Tan Yi Shen</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>Bastian basas</t>
+          <t>[e23]Bastian basas</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>2025-12-14 15:00</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">