--- v1 (2026-06-04)
+++ v2 (2026-07-22)
@@ -3604,51 +3604,51 @@
           <t>2025-12-14 10:10</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>JAYMIE NGOW ZI XUAN</t>
+          <t>[LEAPMOTOR] JAYMIE</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>NUR JANNAH BINTI MOHAMMAD FAIZ</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>2025-12-14 10:10</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
@@ -4281,51 +4281,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>SOFEA RAISHA BINTI MOHD SHUHAIMI</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>JAYMIE NGOW ZI XUAN</t>
+          <t>[LEAPMOTOR] JAYMIE</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>2025-12-14 10:30</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
@@ -4617,51 +4617,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>Zyva Alayna Binti Mohd Afie Zulhaimi</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>JAYMIE NGOW ZI XUAN</t>
+          <t>[LEAPMOTOR] JAYMIE</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>2025-12-14 10:40</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
@@ -5200,51 +5200,51 @@
           <t>2025-12-14 11:00</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>JAYMIE NGOW ZI XUAN</t>
+          <t>[LEAPMOTOR] JAYMIE</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t>NURIL AMINA AMNA BINTI MD SHAM</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>2025-12-14 11:00</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
@@ -5452,51 +5452,51 @@
           <t>2025-12-14 11:20</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t xml:space="preserve">TAALIA ALAIA BINTI AHMAD NAZIR </t>
+          <t>Taalia Alaia Binti Ahmad Nazir</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>NUR IMAN DAMIA BINTI ZAMYAZID</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>2025-12-14 11:20</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
@@ -5704,51 +5704,51 @@
           <t>2025-12-14 11:40</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t xml:space="preserve">TAALIA ALAIA BINTI AHMAD NAZIR </t>
+          <t>Taalia Alaia Binti Ahmad Nazir</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
           <t>Mya Aleesya binti Mohd Ariff</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>2025-12-14 11:40</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
@@ -5956,51 +5956,51 @@
           <t>2025-12-14 12:00</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t xml:space="preserve">TAALIA ALAIA BINTI AHMAD NAZIR </t>
+          <t>Taalia Alaia Binti Ahmad Nazir</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
           <t xml:space="preserve">Raesha Salma </t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>2025-12-14 12:00</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
@@ -6250,51 +6250,51 @@
           <t>2025-12-14 12:20</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t xml:space="preserve">TAALIA ALAIA BINTI AHMAD NAZIR </t>
+          <t>Taalia Alaia Binti Ahmad Nazir</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
           <t>TBD</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>2025-12-14 12:20</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
@@ -6381,51 +6381,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>Salma Binti Mohd Suffian</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>JAYMIE NGOW ZI XUAN</t>
+          <t>[LEAPMOTOR] JAYMIE</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>2025-12-14 12:40</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
@@ -6586,51 +6586,51 @@
           <t>2025-12-14 12:40</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t xml:space="preserve">TAALIA ALAIA BINTI AHMAD NAZIR </t>
+          <t>Taalia Alaia Binti Ahmad Nazir</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t>Ayra Marissa binti Abdul Azizul Rahim</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>2025-12-14 12:40</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
@@ -6796,51 +6796,51 @@
           <t>2025-12-14 13:00</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>JAYMIE NGOW ZI XUAN</t>
+          <t>[LEAPMOTOR] JAYMIE</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
           <t>KIM DAHEEN NIQREESA BINTI MOHD HAKIM</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>2025-12-14 13:00</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
@@ -6927,51 +6927,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>Tan Lyn Lii</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t xml:space="preserve">TAALIA ALAIA BINTI AHMAD NAZIR </t>
+          <t>Taalia Alaia Binti Ahmad Nazir</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>2025-12-14 13:00</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
@@ -10030,51 +10030,51 @@
           <t>2025-12-14 15:40</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>JAYMIE NGOW ZI XUAN</t>
+          <t>[LEAPMOTOR] JAYMIE</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
           <t>SOFEA RAISHA BINTI MOHD SHUHAIMI</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
           <t>2025-12-14 15:40</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
@@ -10366,51 +10366,51 @@
           <t>2025-12-14 15:50</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>JAYMIE NGOW ZI XUAN</t>
+          <t>[LEAPMOTOR] JAYMIE</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
           <t>Nurul Afrin Kaiyisah Binti Hamrizan</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t>2025-12-14 15:50</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
@@ -12051,51 +12051,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
           <t>Catherine Eva Liew</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>JAYMIE NGOW ZI XUAN</t>
+          <t>[LEAPMOTOR] JAYMIE</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
           <t>2025-12-14 17:10</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
@@ -12387,51 +12387,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
           <t>Nurul Afrin Kaiyisah Binti Hamrizan</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>JAYMIE NGOW ZI XUAN</t>
+          <t>[LEAPMOTOR] JAYMIE</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>