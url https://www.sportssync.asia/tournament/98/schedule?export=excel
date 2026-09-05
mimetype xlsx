--- v2 (2026-07-22)
+++ v3 (2026-09-05)
@@ -921,51 +921,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t xml:space="preserve">Aaravdev Singh Chahal A/L Amardev Singh Chahal </t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>JAYDEN NGOW YU XUAN</t>
+          <t>[LEAPMOTOR] JAYDEN</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>2025-12-14 08:40</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
@@ -1257,51 +1257,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Gareth Lim Hao Zhe</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>JAYDEN NGOW YU XUAN</t>
+          <t>[LEAPMOTOR] JAYDEN</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>2025-12-14 08:50</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
@@ -2260,51 +2260,51 @@
           <t>2025-12-14 09:20</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>JAYDEN NGOW YU XUAN</t>
+          <t>[LEAPMOTOR] JAYDEN</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>MUHAMMAD ESHAM BIN MOHAMED ZAHIR</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>2025-12-14 09:20</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
@@ -2601,51 +2601,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>ADHAM MUQRI BIN ABDULLAH</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>JAYDEN NGOW YU XUAN</t>
+          <t>[LEAPMOTOR] JAYDEN</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>2025-12-14 09:30</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
@@ -3483,51 +3483,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>Asher Foong</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Tan Fu Nian</t>
+          <t>e23 Tan Fu Nian</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>2025-12-14 10:10</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
@@ -3819,51 +3819,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>Aqeel Imran Amir Farid</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Tan Fu Nian</t>
+          <t>e23 Tan Fu Nian</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>2025-12-14 10:20</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
@@ -4822,51 +4822,51 @@
           <t>2025-12-14 10:50</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Tan Fu Nian</t>
+          <t>e23 Tan Fu Nian</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>MUHAMAD ADAM BIN MUHAMAD DHIRAR</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>2025-12-14 10:50</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
@@ -10282,51 +10282,51 @@
           <t>2025-12-14 15:40</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>JAYDEN NGOW YU XUAN</t>
+          <t>[LEAPMOTOR] JAYDEN</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
           <t>AMIRUL HAKIM BIN NASHARUDDIN</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>2025-12-14 15:40</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
@@ -10917,51 +10917,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
           <t>Ahmad Daniel Bin Azzuan</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>JAYDEN NGOW YU XUAN</t>
+          <t>[LEAPMOTOR] JAYDEN</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
           <t>2025-12-14 16:00</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
@@ -11211,51 +11211,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
           <t>SYARAF BIN SHAHARUL RIZAL</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>JAYDEN NGOW YU XUAN</t>
+          <t>[LEAPMOTOR] JAYDEN</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>2025-12-14 16:10</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
@@ -11668,51 +11668,51 @@
           <t>2025-12-14 16:30</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>JAYDEN NGOW YU XUAN</t>
+          <t>[LEAPMOTOR] JAYDEN</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
           <t>AIZZAD IRFAN BIN ASSERI</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
           <t>2025-12-14 16:30</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">